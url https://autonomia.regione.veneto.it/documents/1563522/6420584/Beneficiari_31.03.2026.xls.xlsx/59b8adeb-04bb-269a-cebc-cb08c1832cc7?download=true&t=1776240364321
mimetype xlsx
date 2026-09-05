--- v0 (2026-06-11)
+++ v1 (2026-09-05)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\venezia\condivisione\FondoEuropeoPesca\DITTE2\GIOVANNA\REPORT\31.03.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\venezia\condivisione\FondoEuropeoPesca\DITTE2\GIOVANNA\REPORT\30.06.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{70F0E80F-1283-49A8-9DCD-F69ECB80CBD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{523D81FD-4F7F-4C08-AABA-B4E6919A47B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{76BD7682-80B4-41D7-BFBD-618F8C1E03C4}"/>
   </bookViews>
   <sheets>
     <sheet name="Beneficiari" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Beneficiari!$A$1:$L$384</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">Beneficiari!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Beneficiari!$A$3:$L$386</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">Beneficiari!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4225" uniqueCount="1748">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5073" uniqueCount="1969">
   <si>
     <t>REGIONE</t>
   </si>
   <si>
     <t>BANDO</t>
   </si>
   <si>
     <t>TIPO GESTIONE</t>
   </si>
   <si>
     <t>CODICE PROGETTO</t>
   </si>
   <si>
     <t>NUMERO PRATICA</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>TITOLO PRATICA</t>
   </si>
   <si>
     <t>OBIETTIVO SPECIFICO</t>
   </si>
   <si>
@@ -96,5239 +96,5902 @@
   <si>
     <t>ACQ001224</t>
   </si>
   <si>
     <t>Regia</t>
   </si>
   <si>
     <t>3471/VE/24</t>
   </si>
   <si>
     <t>001/221502/24/VE</t>
   </si>
   <si>
     <t>H81H24000180007</t>
   </si>
   <si>
     <t>Acquisto mezzo di trasporto dei prodotti ittici</t>
   </si>
   <si>
     <t>2.1</t>
   </si>
   <si>
     <t>221502 - Valore aggiunto, promozione del capitale umano ed innovazione del settore acquicolo</t>
   </si>
   <si>
+    <t>3488/VE/24</t>
+  </si>
+  <si>
+    <t>002/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000080007</t>
+  </si>
+  <si>
+    <t>3491/VE/24</t>
+  </si>
+  <si>
+    <t>003/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000310007</t>
+  </si>
+  <si>
+    <t>3523/VE/24</t>
+  </si>
+  <si>
+    <t>004/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000140007</t>
+  </si>
+  <si>
+    <t>Promuovere le attività dell'acquacoltura sostenibile</t>
+  </si>
+  <si>
+    <t>3497/VE/24</t>
+  </si>
+  <si>
+    <t>005/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000210007</t>
+  </si>
+  <si>
+    <t>Resilienza, sviluppo e transazione ambientale. economico sociale del settore acquacoltura</t>
+  </si>
+  <si>
+    <t>3503/VE/24</t>
+  </si>
+  <si>
+    <t>006/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H31H24000120007</t>
+  </si>
+  <si>
+    <t>Ammodernamento dotazionale della Valle Cà Pasta</t>
+  </si>
+  <si>
+    <t>3529/VE/24</t>
+  </si>
+  <si>
+    <t>007/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000240007</t>
+  </si>
+  <si>
+    <t>Acquisto mezzo aziendale per trasporto della risorsa ittica pescata</t>
+  </si>
+  <si>
+    <t>3504/VE/24</t>
+  </si>
+  <si>
+    <t>008/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000320007</t>
+  </si>
+  <si>
+    <t>Resilienza, sviluppo e transizione ambientale, economico sociale del settore acquacoltura</t>
+  </si>
+  <si>
+    <t>3680/VE/24</t>
+  </si>
+  <si>
+    <t>009/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H31H24000140007</t>
+  </si>
+  <si>
+    <t>Investimenti produttivi per l'acquacoltura sostenibile</t>
+  </si>
+  <si>
+    <t>3814/VE/24</t>
+  </si>
+  <si>
+    <t>010/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000170007</t>
+  </si>
+  <si>
+    <t>acquisto imbarcazione per impianto di acquacoltura e preventivo per acquisto motore fuoribordo hp40 Selva</t>
+  </si>
+  <si>
+    <t>3699/VE/24</t>
+  </si>
+  <si>
+    <t>011/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H31H24000180007</t>
+  </si>
+  <si>
+    <t>INVESTIMENTI PRODUTTIVI PER L'ACQUACOLTURA SOSTENIBILE</t>
+  </si>
+  <si>
+    <t>3505/VE/24</t>
+  </si>
+  <si>
+    <t>012/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000210007</t>
+  </si>
+  <si>
+    <t>Diversificazione delle produzioni</t>
+  </si>
+  <si>
+    <t>3506/VE/24</t>
+  </si>
+  <si>
+    <t>013/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000080007</t>
+  </si>
+  <si>
+    <t>Acquisto motore fb con dotazioni accessorie, ammodernamento imbarcazione, attrezzature per la protezione dei molluschi allevati</t>
+  </si>
+  <si>
+    <t>3711/VE/24</t>
+  </si>
+  <si>
+    <t>014/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000120007</t>
+  </si>
+  <si>
+    <t>ACQUISTO FURGONE COIBENTATO PER IL TRASPORTO DI MOLLUSCHI BIVALVI</t>
+  </si>
+  <si>
+    <t>3727/VE/24</t>
+  </si>
+  <si>
+    <t>015/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000110007</t>
+  </si>
+  <si>
+    <t>TRE EMME FLOAT</t>
+  </si>
+  <si>
+    <t>3512/VE/24</t>
+  </si>
+  <si>
+    <t>016/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000280007</t>
+  </si>
+  <si>
+    <t>Investimenti produttivi per l'acquacoltura sostenibile e per la prima lavorazione</t>
+  </si>
+  <si>
+    <t>3700/VE/24</t>
+  </si>
+  <si>
+    <t>017/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H31H24000160007</t>
+  </si>
+  <si>
+    <t>Acquisto furgone coibentato per il trasporto di molluschi bivalvi</t>
+  </si>
+  <si>
+    <t>3717/VE/24</t>
+  </si>
+  <si>
+    <t>018/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000150007</t>
+  </si>
+  <si>
+    <t>Acquisto imbarcazione, macchinari, attrezzature ed implementazione sistema antipredazione</t>
+  </si>
+  <si>
+    <t>3734/VE/24</t>
+  </si>
+  <si>
+    <t>019/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000230007</t>
+  </si>
+  <si>
+    <t>RESILIENZA, SVILUPPO E TRANSIZIONE AMBIENTALE, ECONOMICO SOCIALE DEL SETTORE ACQUACOLTURA</t>
+  </si>
+  <si>
+    <t>3735/VE/24</t>
+  </si>
+  <si>
+    <t>020/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000100007</t>
+  </si>
+  <si>
+    <t>3828/VE/24</t>
+  </si>
+  <si>
+    <t>021/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000120007</t>
+  </si>
+  <si>
+    <t>ACQUISTO DI MACCHINARI ED ATTREZZATURE</t>
+  </si>
+  <si>
+    <t>3829/VE/24</t>
+  </si>
+  <si>
+    <t>022/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000180007</t>
+  </si>
+  <si>
+    <t>UTILIZZO NUOVE TECNOLOGIE PER IL PREINGRASSO TAPES</t>
+  </si>
+  <si>
+    <t>3726/VE/24</t>
+  </si>
+  <si>
+    <t>023/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000290007</t>
+  </si>
+  <si>
+    <t>Acquisto attrezzature per ammodernamento impianto di cozze long-line</t>
+  </si>
+  <si>
+    <t>3729/VE/24</t>
+  </si>
+  <si>
+    <t>024/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000090007</t>
+  </si>
+  <si>
+    <t>Acquisto imbarcazione e motore f/b e allestimento della stessa</t>
+  </si>
+  <si>
+    <t>3517/VE/24</t>
+  </si>
+  <si>
+    <t>025/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H31H24000110007</t>
+  </si>
+  <si>
+    <t>Acquisto di un pontone e due escavatori per una vallicoltura sostenibile</t>
+  </si>
+  <si>
+    <t>3833/VE/24</t>
+  </si>
+  <si>
+    <t>026/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000200007</t>
+  </si>
+  <si>
+    <t>INVESTIMENTI PRODUTTIVI PER L'ACQUACOLTURA SOSTENIBILE E PER LA PRIMA LAVORAZIONE</t>
+  </si>
+  <si>
+    <t>3730/VE/24</t>
+  </si>
+  <si>
+    <t>027/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000220007</t>
+  </si>
+  <si>
+    <t>Ammodernamento impianto di acquacoltura</t>
+  </si>
+  <si>
+    <t>3926/VE/24</t>
+  </si>
+  <si>
+    <t>028/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H31H24000130007</t>
+  </si>
+  <si>
+    <t>Sostituzione delle pompe per i pozzi e dei motori degli ossigenatori</t>
+  </si>
+  <si>
+    <t>3930/VE/24</t>
+  </si>
+  <si>
+    <t>029/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000250007</t>
+  </si>
+  <si>
+    <t>Acquisto attrezzatura e macchinari per attivita' di ostricoltura</t>
+  </si>
+  <si>
+    <t>3518/VE/24</t>
+  </si>
+  <si>
+    <t>030/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000060007</t>
+  </si>
+  <si>
+    <t>DATO PIU'</t>
+  </si>
+  <si>
+    <t>3934/VE/24</t>
+  </si>
+  <si>
+    <t>031/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H31H24000090007</t>
+  </si>
+  <si>
+    <t>Acquisto furgone con gruppo frigo e acquisto rete di protezione vongole</t>
+  </si>
+  <si>
+    <t>3869/VE/24</t>
+  </si>
+  <si>
+    <t>032/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H21H24000050007</t>
+  </si>
+  <si>
+    <t>REALIZZAZIONE IMPIANTO DI AERAZIONE PIU' EFFICIENTE, CREAZIONE SITO WEB, ACQUISTO ATTREZZATURA ED AMMODERNAMENTO DI ALCUNE MACCHINE</t>
+  </si>
+  <si>
+    <t>3522/VE/24</t>
+  </si>
+  <si>
+    <t>033/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000160007</t>
+  </si>
+  <si>
+    <t>Investimento in nuove tecnologie per la sicurezza e tutela del patrimonio aziendale</t>
+  </si>
+  <si>
+    <t>3959/VE/24</t>
+  </si>
+  <si>
+    <t>034/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000300007</t>
+  </si>
+  <si>
+    <t>Nuova dotazione mezzi ditta Fabbris</t>
+  </si>
+  <si>
+    <t>3963/VE/24</t>
+  </si>
+  <si>
+    <t>035/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000110007</t>
+  </si>
+  <si>
+    <t>Investimenti per proteggere gli allevamenti da predazione</t>
+  </si>
+  <si>
+    <t>3769/VE/24</t>
+  </si>
+  <si>
+    <t>037/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000070007</t>
+  </si>
+  <si>
+    <t>IMPERIAL 2.0</t>
+  </si>
+  <si>
+    <t>4014/VE/24</t>
+  </si>
+  <si>
+    <t>038/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000220007</t>
+  </si>
+  <si>
+    <t>ALGA.V RENEW</t>
+  </si>
+  <si>
+    <t>3851/VE/24</t>
+  </si>
+  <si>
+    <t>039/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000070007</t>
+  </si>
+  <si>
+    <t>NUOVA FLOTTA WENDY</t>
+  </si>
+  <si>
+    <t>3524/VE/24</t>
+  </si>
+  <si>
+    <t>040/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000130007</t>
+  </si>
+  <si>
+    <t>Nuova dotazione nautica Speranza</t>
+  </si>
+  <si>
+    <t>3856/VE/24</t>
+  </si>
+  <si>
+    <t>041/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000140007</t>
+  </si>
+  <si>
+    <t>NEW ENGINE FOR PERINI</t>
+  </si>
+  <si>
+    <t>4016/VE/24</t>
+  </si>
+  <si>
+    <t>042/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H31H24000150007</t>
+  </si>
+  <si>
+    <t>Acquisto mezzo di trasporto coibentato</t>
+  </si>
+  <si>
+    <t>3785/VE/24</t>
+  </si>
+  <si>
+    <t>043/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000210007</t>
+  </si>
+  <si>
+    <t>Incremento capacità produttiva Società Agricola Aria</t>
+  </si>
+  <si>
+    <t>3525/VE/24</t>
+  </si>
+  <si>
+    <t>044/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000320007</t>
+  </si>
+  <si>
+    <t>Ammodernamento della ditta Società agricola Alma Pesca s.s. di Penzo Roberto e C.</t>
+  </si>
+  <si>
+    <t>3857/VE/24</t>
+  </si>
+  <si>
+    <t>045/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000290007</t>
+  </si>
+  <si>
+    <t>EVA + MAR</t>
+  </si>
+  <si>
+    <t>3789/VE/24</t>
+  </si>
+  <si>
+    <t>046/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000160007</t>
+  </si>
+  <si>
+    <t>ACQUISTO MEZZO DI TRASPORTO DEI PRODOTTI ITTICI E DI MACCHINARI E ATTREZZATURE PER LA RACCOLTA E LAVORAZIONE MITILI.</t>
+  </si>
+  <si>
+    <t>4024/VE/24</t>
+  </si>
+  <si>
+    <t>047/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000090007</t>
+  </si>
+  <si>
+    <t>Celeste 2.0</t>
+  </si>
+  <si>
+    <t>3526/VE/24</t>
+  </si>
+  <si>
+    <t>048/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000170007</t>
+  </si>
+  <si>
+    <t>Acquisto di strumentazione ed installazione di un impianto fotovoltaico atti a garantire il rafforzamento della competitività e la promozione delle attività di acquacoltura sostenibile in Valle Morosina</t>
+  </si>
+  <si>
+    <t>4026/VE/24</t>
+  </si>
+  <si>
+    <t>049/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000150007</t>
+  </si>
+  <si>
+    <t>Acquisto di 300 cestini galleggianti FlipFarm per allevamento ostriche</t>
+  </si>
+  <si>
+    <t>3795/VE/24</t>
+  </si>
+  <si>
+    <t>050/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000300007</t>
+  </si>
+  <si>
+    <t>3848/VE/24</t>
+  </si>
+  <si>
+    <t>051/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H31H24000100007</t>
+  </si>
+  <si>
+    <t>RINNOVAMENTO E POTENZIAMENTO DELLA VALE ZAPPA</t>
+  </si>
+  <si>
+    <t>3796/VE/24</t>
+  </si>
+  <si>
+    <t>052/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000140007</t>
+  </si>
+  <si>
+    <t>4027/VE/24</t>
+  </si>
+  <si>
+    <t>053/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000190007</t>
+  </si>
+  <si>
+    <t>Acquisto furgone coibentato con gruppo frigo</t>
+  </si>
+  <si>
+    <t>3797/VE/24</t>
+  </si>
+  <si>
+    <t>054/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000330007</t>
+  </si>
+  <si>
+    <t>3861/VE/24</t>
+  </si>
+  <si>
+    <t>055/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000250007</t>
+  </si>
+  <si>
+    <t>AMMODERNAMENTO IMPIANTI</t>
+  </si>
+  <si>
+    <t>3527/VE/24</t>
+  </si>
+  <si>
+    <t>056/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000180007</t>
+  </si>
+  <si>
+    <t>Ampliamento impianto di mitilicoltura a mare e diversificazione per la produzione di ostriche, acquisto di attrezzature per la lavorazione dei molluschi</t>
+  </si>
+  <si>
+    <t>3800/VE/24</t>
+  </si>
+  <si>
+    <t>058/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000090007</t>
+  </si>
+  <si>
+    <t>3887/VE/24</t>
+  </si>
+  <si>
+    <t>059/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000270007</t>
+  </si>
+  <si>
+    <t>PROGETTO DI REALIZZAZIONE DI UN ALLEVAMENTO DI OSTRICHE DELLA DITTA: SOC.AGR. KAPPA SS DI VARAGNOLO MAURIZIO E C.</t>
+  </si>
+  <si>
+    <t>3667/VE/24</t>
+  </si>
+  <si>
+    <t>060/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000190007</t>
+  </si>
+  <si>
+    <t>RESILIENZA, SVILUPPO E TRANSAZIONE AMBIENTALE, ECONOMICO SOCIALE DEL SETTORE ACQUACOLTURA</t>
+  </si>
+  <si>
+    <t>3691/VE/24</t>
+  </si>
+  <si>
+    <t>061/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000120007</t>
+  </si>
+  <si>
+    <t>Verace + O</t>
+  </si>
+  <si>
+    <t>3668/VE/24</t>
+  </si>
+  <si>
+    <t>062/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000310007</t>
+  </si>
+  <si>
+    <t>3696/VE/24</t>
+  </si>
+  <si>
+    <t>063/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000150007</t>
+  </si>
+  <si>
+    <t>NMM - Nuova molluschicoltura Michel</t>
+  </si>
+  <si>
+    <t>3704/VE/24</t>
+  </si>
+  <si>
+    <t>064/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000080007</t>
+  </si>
+  <si>
+    <t>MMB MITILMAREBLU</t>
+  </si>
+  <si>
+    <t>3675/VE/24</t>
+  </si>
+  <si>
+    <t>065/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000330007</t>
+  </si>
+  <si>
+    <t>Alissa plus</t>
+  </si>
+  <si>
+    <t>3716/VE/24</t>
+  </si>
+  <si>
+    <t>066/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000170007</t>
+  </si>
+  <si>
+    <t>Nuova Marin</t>
+  </si>
+  <si>
+    <t>3728/VE/24</t>
+  </si>
+  <si>
+    <t>067/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000230007</t>
+  </si>
+  <si>
+    <t>NUOVI MOTORI PER LA LAGUNARE</t>
+  </si>
+  <si>
+    <t>3763/VE/24</t>
+  </si>
+  <si>
+    <t>068/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H31H24000200007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Investimenti produttivi per la riattivazione del centro ittico di Pellestrina al fine di potenziare la competitività, la reddittività e la sostenibilità ambientale dell'impianto acquicolo </t>
+  </si>
+  <si>
+    <t>3732/VE/24</t>
+  </si>
+  <si>
+    <t>070/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000160007</t>
+  </si>
+  <si>
+    <t>MD POWER</t>
+  </si>
+  <si>
+    <t>3722/VE/24</t>
+  </si>
+  <si>
+    <t>071/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000070007</t>
+  </si>
+  <si>
+    <t>Acquisto di attrezzatura per l'attività di ostreicoltura</t>
+  </si>
+  <si>
+    <t>3666/VE/24</t>
+  </si>
+  <si>
+    <t>072/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000130007</t>
+  </si>
+  <si>
+    <t>Ammodernamento allevamenti con impianti di ossigenazione per maggiore e nuova produzione, implementazione di attrezzature per alimentazione dei pesci e trasporto di animali vivi</t>
+  </si>
+  <si>
+    <t>3768/VE/24</t>
+  </si>
+  <si>
+    <t>074/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H31H24000170007</t>
+  </si>
+  <si>
+    <t>Attuazione di interventi volti alla sostenibilità dell'attività acquicola di Valle San Leonardo</t>
+  </si>
+  <si>
+    <t>3754/VE/24</t>
+  </si>
+  <si>
+    <t>075/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H81H24000240007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACQUISTO DI FURGONE CON FRIGO FISSO E COIBENTAZIONE INTERNA PER IL TRASPORTO DI PRODOTTI ITTICI DA ACQUACOLTURA E PESCA </t>
+  </si>
+  <si>
+    <t>3771/VE/24</t>
+  </si>
+  <si>
+    <t>076/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000050007</t>
+  </si>
+  <si>
+    <t>Acquisto di attrezzature e macchinari per allevamenti acquicoli</t>
+  </si>
+  <si>
+    <t>3755/VE/24</t>
+  </si>
+  <si>
+    <t>077/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000220007</t>
+  </si>
+  <si>
+    <t>PROGETTO DI AMMODERNAMENTO DELLA DITTA DURIGON CARMELO</t>
+  </si>
+  <si>
+    <t>3723/VE/24</t>
+  </si>
+  <si>
+    <t>078/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000060007</t>
+  </si>
+  <si>
+    <t>Implementazione di nuove attrezzature e sistemi di supporto su impianto di mitilicoltura</t>
+  </si>
+  <si>
+    <t>3684/VE/24</t>
+  </si>
+  <si>
+    <t>079/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000200007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Acquisto di nuove macchine ed attrezzature per migliorare l'attività di acquacoltura sostenibile in Valle Segà  </t>
+  </si>
+  <si>
+    <t>3775/VE/24</t>
+  </si>
+  <si>
+    <t>080/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000040007</t>
+  </si>
+  <si>
+    <t>INNOVAZIONE SOSTENIBILE PER L'ACQUACOLTURA: POTENZIAMENTO DELLE INFRASTRUTTURE E VALORIZZAZIONE DELLE PRODUZIONI ITTICHE</t>
+  </si>
+  <si>
+    <t>3787/VE/24</t>
+  </si>
+  <si>
+    <t>081/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000130007</t>
+  </si>
+  <si>
+    <t>MODERNIZZAZIONE ALLEVAMENTO E TRASPORTO VONGOLE VERACI</t>
+  </si>
+  <si>
+    <t>3677/VE/24</t>
+  </si>
+  <si>
+    <t>084/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000100007</t>
+  </si>
+  <si>
+    <t>Promuovere condizioni favorevoli all'acquacoltura</t>
+  </si>
+  <si>
+    <t>3892/VE/24</t>
+  </si>
+  <si>
+    <t>086/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H31H24000190007</t>
+  </si>
+  <si>
+    <t>MODERNIZZAZIONE DELL'EQUIPAGGIAMENTO DI NAVIGAZIONE PER L'IMPRESA ACQUICOLA</t>
+  </si>
+  <si>
+    <t>3895/VE/24</t>
+  </si>
+  <si>
+    <t>087/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000110007</t>
+  </si>
+  <si>
+    <t>INNOVAZIONE E SOSTENIBILITÀ NELLA MITILICOLTURA: POTENZIAMENTO DELLE STRUTTURE E AUMENTO AGGIUNTO DELLE PRODUZIONI</t>
+  </si>
+  <si>
+    <t>3900/VE/24</t>
+  </si>
+  <si>
+    <t>088/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000100007</t>
+  </si>
+  <si>
+    <t>PROGETTO DI OTTIMIZZAZIONE E SOSTENIBILITÀ NELLA MOLLUSCHICOLTURA</t>
+  </si>
+  <si>
+    <t>3919/VE/24</t>
+  </si>
+  <si>
+    <t>089/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000040007</t>
+  </si>
+  <si>
+    <t>AMMODERNAMENTO ATTREZZATURE PER ACQUACOLTURA</t>
+  </si>
+  <si>
+    <t>3531/VE/24</t>
+  </si>
+  <si>
+    <t>090/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000200007</t>
+  </si>
+  <si>
+    <t>Innovazione sostenibile e diversificazione per l'allevamento di mitili</t>
+  </si>
+  <si>
+    <t>3532/VE/24</t>
+  </si>
+  <si>
+    <t>091/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H71H24000190007</t>
+  </si>
+  <si>
+    <t>Implementazione di attrezzature per acquacoltura</t>
+  </si>
+  <si>
+    <t>3612/VE/24</t>
+  </si>
+  <si>
+    <t>092/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000260007</t>
+  </si>
+  <si>
+    <t>Miglioramento delle tecniche di acquacoltura con l'implementazione di un sistema FLUPSY</t>
+  </si>
+  <si>
+    <t>3533/VE/24</t>
+  </si>
+  <si>
+    <t>093/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H91H24000280007</t>
+  </si>
+  <si>
+    <t>Potenziamento delle capacità operative e logistiche della soc. coop. El Caligo</t>
+  </si>
+  <si>
+    <t>3534/VE/24</t>
+  </si>
+  <si>
+    <t>094/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H51H24000100007</t>
+  </si>
+  <si>
+    <t>ACQ004724</t>
+  </si>
+  <si>
+    <t>Titolarità</t>
+  </si>
+  <si>
+    <t>3665/VE/24</t>
+  </si>
+  <si>
+    <t>29/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H77G24000100005</t>
+  </si>
+  <si>
+    <t>Approccio multidisciplinare per mitigare i danni causati dalle mortalità estive e dalle fioriture algali negli allevamenti di mitili</t>
+  </si>
+  <si>
+    <t>ACQ011224</t>
+  </si>
+  <si>
+    <t>4774/VE/24</t>
+  </si>
+  <si>
+    <t>126/221502/24/VE</t>
+  </si>
+  <si>
+    <t>H77G24000260003</t>
+  </si>
+  <si>
+    <t>Mappatura ambientale ed eco-fisiologica del Granchio blu nelle acque interne, marittime interne e marittime del Veneto mirata alla gestione di questa specie invasiva e alla sostenibilità socio-economica della pesca e acquacoltura venete</t>
+  </si>
+  <si>
+    <t>AMP048225</t>
+  </si>
+  <si>
+    <t>24346/VE/25</t>
+  </si>
+  <si>
+    <t>1/116206/25/VE</t>
+  </si>
+  <si>
+    <t>H67G25000320002</t>
+  </si>
+  <si>
+    <t>Indagine sullo Stato della Comunità ittica del lago di Garda</t>
+  </si>
+  <si>
+    <t>1.6</t>
+  </si>
+  <si>
+    <t>116206 - Gestione e monitoraggio AMP e siti Natura 2000</t>
+  </si>
+  <si>
+    <t>AP003823</t>
+  </si>
+  <si>
+    <t>3486/VE/23</t>
+  </si>
+  <si>
+    <t>1/331113/23/VE</t>
+  </si>
+  <si>
+    <t>H48H23000400009</t>
+  </si>
+  <si>
+    <t>Sostegno preparatorio-Flag Veneziano</t>
+  </si>
+  <si>
+    <t>3.1</t>
+  </si>
+  <si>
+    <t>331113 - Azioni preparatorie CLLD</t>
+  </si>
+  <si>
+    <t>3500/VE/23</t>
+  </si>
+  <si>
+    <t>2/331113/23/VE</t>
+  </si>
+  <si>
+    <t>H68H23000420009</t>
+  </si>
+  <si>
+    <t>Sostegno preparatorio-GALPA Chioggia-Delta del Po</t>
+  </si>
+  <si>
+    <t>ASS048725</t>
+  </si>
+  <si>
+    <t>29846/VE/25</t>
+  </si>
+  <si>
+    <t>1/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23001080007</t>
+  </si>
+  <si>
+    <t>2.2</t>
+  </si>
+  <si>
+    <t>222507 - Compensazioni per le imprese ittiche ed aiuti al magazzinaggio</t>
+  </si>
+  <si>
+    <t>30849/VE/25</t>
+  </si>
+  <si>
+    <t>10/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23004460007</t>
+  </si>
+  <si>
+    <t>30850/VE/25</t>
+  </si>
+  <si>
+    <t>11/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23008490007</t>
+  </si>
+  <si>
+    <t>29848/VE/25</t>
+  </si>
+  <si>
+    <t>12/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23003120007</t>
+  </si>
+  <si>
+    <t>31347/VE/25</t>
+  </si>
+  <si>
+    <t>13/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23009010007</t>
+  </si>
+  <si>
+    <t>31348/VE/25</t>
+  </si>
+  <si>
+    <t>14/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23001990007</t>
+  </si>
+  <si>
+    <t>29849/VE/25</t>
+  </si>
+  <si>
+    <t>15/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23004990007</t>
+  </si>
+  <si>
+    <t>30851/VE/25</t>
+  </si>
+  <si>
+    <t>16/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23001580007</t>
+  </si>
+  <si>
+    <t>30852/VE/25</t>
+  </si>
+  <si>
+    <t>17/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23004890007</t>
+  </si>
+  <si>
+    <t>30853/VE/25</t>
+  </si>
+  <si>
+    <t>18/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H78H23001340007</t>
+  </si>
+  <si>
+    <t>30854/VE/25</t>
+  </si>
+  <si>
+    <t>19/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H98H23004370007</t>
+  </si>
+  <si>
+    <t>30346/VE/25</t>
+  </si>
+  <si>
+    <t>2/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H98H23002610007</t>
+  </si>
+  <si>
+    <t>29850/VE/25</t>
+  </si>
+  <si>
+    <t>20/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23011240007</t>
+  </si>
+  <si>
+    <t>29851/VE/25</t>
+  </si>
+  <si>
+    <t>21/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23001100007</t>
+  </si>
+  <si>
+    <t>29852/VE/25</t>
+  </si>
+  <si>
+    <t>22/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23003180007</t>
+  </si>
+  <si>
+    <t>29853/VE/25</t>
+  </si>
+  <si>
+    <t>23/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23006290007</t>
+  </si>
+  <si>
+    <t>29854/VE/25</t>
+  </si>
+  <si>
+    <t>24/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23008660007</t>
+  </si>
+  <si>
+    <t>29855/VE/25</t>
+  </si>
+  <si>
+    <t>25/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23000540007</t>
+  </si>
+  <si>
+    <t>29856/VE/25</t>
+  </si>
+  <si>
+    <t>26/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23006440007</t>
+  </si>
+  <si>
+    <t>30855/VE/25</t>
+  </si>
+  <si>
+    <t>27/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H38H23001480007</t>
+  </si>
+  <si>
+    <t>30856/VE/25</t>
+  </si>
+  <si>
+    <t>28/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23013310007</t>
+  </si>
+  <si>
+    <t>30857/VE/25</t>
+  </si>
+  <si>
+    <t>29/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H98H23003100007</t>
+  </si>
+  <si>
+    <t>30846/VE/25</t>
+  </si>
+  <si>
+    <t>3/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23006090007</t>
+  </si>
+  <si>
+    <t>30858/VE/25</t>
+  </si>
+  <si>
+    <t>30/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23007950007</t>
+  </si>
+  <si>
+    <t>30859/VE/25</t>
+  </si>
+  <si>
+    <t>31/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23010580007</t>
+  </si>
+  <si>
+    <t>30860/VE/25</t>
+  </si>
+  <si>
+    <t>32/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H28H23000700007</t>
+  </si>
+  <si>
+    <t>29858/VE/25</t>
+  </si>
+  <si>
+    <t>33/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H98H23001120007</t>
+  </si>
+  <si>
+    <t>30861/VE/25</t>
+  </si>
+  <si>
+    <t>34/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H68H23000870007</t>
+  </si>
+  <si>
+    <t>30862/VE/25</t>
+  </si>
+  <si>
+    <t>35/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23003570007</t>
+  </si>
+  <si>
+    <t>29859/VE/25</t>
+  </si>
+  <si>
+    <t>36/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23003910007</t>
+  </si>
+  <si>
+    <t>30863/VE/25</t>
+  </si>
+  <si>
+    <t>37/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23010250007</t>
+  </si>
+  <si>
+    <t>29860/VE/25</t>
+  </si>
+  <si>
+    <t>38/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H68H23002040007</t>
+  </si>
+  <si>
+    <t>29861/VE/25</t>
+  </si>
+  <si>
+    <t>39/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H98H23003740007</t>
+  </si>
+  <si>
+    <t>30347/VE/25</t>
+  </si>
+  <si>
+    <t>4/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23001670007</t>
+  </si>
+  <si>
+    <t>30864/VE/25</t>
+  </si>
+  <si>
+    <t>40/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23008210007</t>
+  </si>
+  <si>
+    <t>30865/VE/25</t>
+  </si>
+  <si>
+    <t>41/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23006050007</t>
+  </si>
+  <si>
+    <t>29862/VE/25</t>
+  </si>
+  <si>
+    <t>42/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23011660007</t>
+  </si>
+  <si>
+    <t>29863/VE/25</t>
+  </si>
+  <si>
+    <t>43/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H38H23001420007</t>
+  </si>
+  <si>
+    <t>31349/VE/25</t>
+  </si>
+  <si>
+    <t>44/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23000680007</t>
+  </si>
+  <si>
+    <t>30866/VE/25</t>
+  </si>
+  <si>
+    <t>46/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23003510007</t>
+  </si>
+  <si>
+    <t>29864/VE/25</t>
+  </si>
+  <si>
+    <t>47/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23001530007</t>
+  </si>
+  <si>
+    <t>30348/VE/25</t>
+  </si>
+  <si>
+    <t>48/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23013440007</t>
+  </si>
+  <si>
+    <t>30867/VE/25</t>
+  </si>
+  <si>
+    <t>49/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H98H23001840007</t>
+  </si>
+  <si>
+    <t>30349/VE/25</t>
+  </si>
+  <si>
+    <t>50/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23010990007</t>
+  </si>
+  <si>
+    <t>30350/VE/25</t>
+  </si>
+  <si>
+    <t>51/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23004120007</t>
+  </si>
+  <si>
+    <t>30351/VE/25</t>
+  </si>
+  <si>
+    <t>52/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H38H23001300007</t>
+  </si>
+  <si>
+    <t>30352/VE/25</t>
+  </si>
+  <si>
+    <t>53/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23009260007</t>
+  </si>
+  <si>
+    <t>30353/VE/25</t>
+  </si>
+  <si>
+    <t>54/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23013430007</t>
+  </si>
+  <si>
+    <t>30354/VE/25</t>
+  </si>
+  <si>
+    <t>55/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23011160007</t>
+  </si>
+  <si>
+    <t>30355/VE/25</t>
+  </si>
+  <si>
+    <t>56/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23000850007</t>
+  </si>
+  <si>
+    <t>30356/VE/25</t>
+  </si>
+  <si>
+    <t>57/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23008440007</t>
+  </si>
+  <si>
+    <t>30357/VE/25</t>
+  </si>
+  <si>
+    <t>58/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23002360007</t>
+  </si>
+  <si>
+    <t>30358/VE/25</t>
+  </si>
+  <si>
+    <t>59/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H68H23001330007</t>
+  </si>
+  <si>
+    <t>30847/VE/25</t>
+  </si>
+  <si>
+    <t>6/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23012640007</t>
+  </si>
+  <si>
+    <t>30359/VE/25</t>
+  </si>
+  <si>
+    <t>60/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23003030007</t>
+  </si>
+  <si>
+    <t>30360/VE/25</t>
+  </si>
+  <si>
+    <t>61/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23007690007</t>
+  </si>
+  <si>
+    <t>30361/VE/25</t>
+  </si>
+  <si>
+    <t>62/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H68H23001060007</t>
+  </si>
+  <si>
+    <t>29865/VE/25</t>
+  </si>
+  <si>
+    <t>63/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23007430007</t>
+  </si>
+  <si>
+    <t>30362/VE/25</t>
+  </si>
+  <si>
+    <t>64/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H98H23001190007</t>
+  </si>
+  <si>
+    <t>30363/VE/25</t>
+  </si>
+  <si>
+    <t>65/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H98H23003690007</t>
+  </si>
+  <si>
+    <t>29866/VE/25</t>
+  </si>
+  <si>
+    <t>66/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23005450007</t>
+  </si>
+  <si>
+    <t>29867/VE/25</t>
+  </si>
+  <si>
+    <t>67/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23001770007</t>
+  </si>
+  <si>
+    <t>29868/VE/25</t>
+  </si>
+  <si>
+    <t>68/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H98H23002800007</t>
+  </si>
+  <si>
+    <t>30364/VE/25</t>
+  </si>
+  <si>
+    <t>69/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23006570007</t>
+  </si>
+  <si>
+    <t>30848/VE/25</t>
+  </si>
+  <si>
+    <t>7/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23000890007</t>
+  </si>
+  <si>
+    <t>31846/VE/25</t>
+  </si>
+  <si>
+    <t>70/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23003690007</t>
+  </si>
+  <si>
+    <t>31847/VE/25</t>
+  </si>
+  <si>
+    <t>71/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23012430007</t>
+  </si>
+  <si>
+    <t>31848/VE/25</t>
+  </si>
+  <si>
+    <t>72/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23007330007</t>
+  </si>
+  <si>
+    <t>31849/VE/25</t>
+  </si>
+  <si>
+    <t>73/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H98H23003150007</t>
+  </si>
+  <si>
+    <t>31853/VE/25</t>
+  </si>
+  <si>
+    <t>74/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23012120007</t>
+  </si>
+  <si>
+    <t>30868/VE/25</t>
+  </si>
+  <si>
+    <t>75/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23000670007</t>
+  </si>
+  <si>
+    <t>30869/VE/25</t>
+  </si>
+  <si>
+    <t>76/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H68H23001420007</t>
+  </si>
+  <si>
+    <t>30870/VE/25</t>
+  </si>
+  <si>
+    <t>77/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H78H23000760007</t>
+  </si>
+  <si>
+    <t>29847/VE/25</t>
+  </si>
+  <si>
+    <t>8/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H68H23001450007</t>
+  </si>
+  <si>
+    <t>31346/VE/25</t>
+  </si>
+  <si>
+    <t>9/222507/25/VE</t>
+  </si>
+  <si>
+    <t>H88H23011780007</t>
+  </si>
+  <si>
+    <t>AT004123</t>
+  </si>
+  <si>
+    <t>3530/VE/23</t>
+  </si>
+  <si>
+    <t>3/551116/23/VE</t>
+  </si>
+  <si>
+    <t>H79B23000280009</t>
+  </si>
+  <si>
+    <t>Personale assunto a tempo determinato per l'anno 2024 assegnato all'Organismo Intermedio Regione del Veneto</t>
+  </si>
+  <si>
+    <t>5.1</t>
+  </si>
+  <si>
+    <t>551116 - Assistenza tecnica</t>
+  </si>
+  <si>
+    <t>AT004324</t>
+  </si>
+  <si>
+    <t>3669/VE/24</t>
+  </si>
+  <si>
+    <t>2/551116/24/VE</t>
+  </si>
+  <si>
+    <t>H79I24000310009</t>
+  </si>
+  <si>
+    <t>Fornitura di abbigliamento tecnico per il personale regionale assegnato alle attività di controllo in loco nell'ambito del PN FEAMPA</t>
+  </si>
+  <si>
+    <t>AT004824</t>
+  </si>
+  <si>
+    <t>5012/VE/24</t>
+  </si>
+  <si>
+    <t>8/551116/24/VE</t>
+  </si>
+  <si>
+    <t>H71C24000020009</t>
+  </si>
+  <si>
+    <t>Affidamento del servizio di Assistenza Tecnica a supporto dell'Organismo Intermedio Regione del Veneto</t>
+  </si>
+  <si>
+    <t>AT005024</t>
+  </si>
+  <si>
+    <t>3651/VE/24</t>
+  </si>
+  <si>
+    <t>1/551116/24/VE</t>
+  </si>
+  <si>
+    <t>H79B24000110009</t>
+  </si>
+  <si>
+    <t>Approvazione dell'elenco, per il periodo 1° gennaio - 30 giugno 2024, dei dipendenti regionali di ruolo impiegati interamente nella gestione del PN FEAMPA</t>
+  </si>
+  <si>
+    <t>AT005624</t>
+  </si>
+  <si>
+    <t>3731/VE/24</t>
+  </si>
+  <si>
+    <t>4/551116/24/VE</t>
+  </si>
+  <si>
+    <t>H79B24000100009</t>
+  </si>
+  <si>
+    <t>Affidamento del contratto di fornitura, installazione e collaudo di un plotter a supporto cartografico di dettaglio per l'attività di gestione tecnico/amministrativa nell'ambito del Programma Nazionale FEAMPA 2021-2027</t>
+  </si>
+  <si>
+    <t>AT015824</t>
+  </si>
+  <si>
+    <t>5199/VE/24</t>
+  </si>
+  <si>
+    <t>9/551116/24/VE</t>
+  </si>
+  <si>
+    <t>H71C24000110009</t>
+  </si>
+  <si>
+    <t>Approvazione dell'elenco per il periodo 1° luglio - 31 dicembre 2024 dei dipendenti regionali di ruolo che sono impiegati interamente nella gestione del PN FEAMPA</t>
+  </si>
+  <si>
+    <t>AT021925</t>
+  </si>
+  <si>
+    <t>5180/VE/25</t>
+  </si>
+  <si>
+    <t>1/551116/25/VE</t>
+  </si>
+  <si>
+    <t>H79B25000000009</t>
+  </si>
+  <si>
+    <t>Personale assunto a tempo determinato per l'anno 2025-2026  supporto dell'O.I. Regione del Veneto</t>
+  </si>
+  <si>
+    <t>AT036525</t>
+  </si>
+  <si>
+    <t>7320/VE/25</t>
+  </si>
+  <si>
+    <t>2/551116/25/VE</t>
+  </si>
+  <si>
+    <t>Incentivi per funzioni tecniche al personale dipendente relativamente alla procedura aperta per l'affidamento del servizio di Assistenza Tecnica a supporto dell'O.I. Regione Veneto</t>
+  </si>
+  <si>
+    <t>AT039125</t>
+  </si>
+  <si>
+    <t>7441/VE/25</t>
+  </si>
+  <si>
+    <t>3/551116/25/VE</t>
+  </si>
+  <si>
+    <t>H71C25000040009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Azione di assistenza tecnica per l'Organismo Intermedio Regione del Veneto </t>
+  </si>
+  <si>
+    <t>AT041125</t>
+  </si>
+  <si>
+    <t>7599/VE/25</t>
+  </si>
+  <si>
+    <t>4/551116/25/VE</t>
+  </si>
+  <si>
+    <t>H71C25000090009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Realizzazione di un applicativo Access specifico per la gestione ed il monitoraggio dei dati </t>
+  </si>
+  <si>
+    <t>CLLD007223</t>
+  </si>
+  <si>
+    <t>4577/VE/23</t>
+  </si>
+  <si>
+    <t>1/331215/23/VE</t>
+  </si>
+  <si>
+    <t>H18H23000430009</t>
+  </si>
+  <si>
+    <t>Gestione e Animazione - FLag Veneziano- VEGAL</t>
+  </si>
+  <si>
+    <t>331215 - Gestione ed animazione CLLD</t>
+  </si>
+  <si>
+    <t>CLLD008523</t>
+  </si>
+  <si>
+    <t>4682/VE/23</t>
+  </si>
+  <si>
+    <t>2/331215/23/VE</t>
+  </si>
+  <si>
+    <t>H68H23000430009</t>
+  </si>
+  <si>
+    <t>Gestione e Animazione - GalPA Chioggia-Delta del Po</t>
+  </si>
+  <si>
+    <t>CLLD020524</t>
+  </si>
+  <si>
+    <t>5054/VE/24</t>
+  </si>
+  <si>
+    <t>1001/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H83C24000820009</t>
+  </si>
+  <si>
+    <t>Assistere le imprese nelle attività di gestione e nei processi di digitalizzazione e diversificazione</t>
+  </si>
+  <si>
+    <t>331214 - Sostegno alle strategie CLLD</t>
+  </si>
+  <si>
+    <t>5237/VE/24</t>
+  </si>
+  <si>
+    <t>1002/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H73C24002060009</t>
+  </si>
+  <si>
+    <t>Apertura di un centro servizi per utenti e imprese delle pesca e dell'acquacoltura. Sede Cavallino Treporti (VE)</t>
+  </si>
+  <si>
+    <t>5238/VE/24</t>
+  </si>
+  <si>
+    <t>1003/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H73C24002050009</t>
+  </si>
+  <si>
+    <t>INFO POINT DEL MARE E DELLE LAGUNE</t>
+  </si>
+  <si>
+    <t>5243/VE/24</t>
+  </si>
+  <si>
+    <t>1004/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H73C24002070009</t>
+  </si>
+  <si>
+    <t>5242/VE/24</t>
+  </si>
+  <si>
+    <t>1005/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H93C24000960009</t>
+  </si>
+  <si>
+    <t>Centro Servizi Pesca</t>
+  </si>
+  <si>
+    <t>CLLD022524</t>
+  </si>
+  <si>
+    <t>5234/VE/24</t>
+  </si>
+  <si>
+    <t>1006/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H78H24001210009</t>
+  </si>
+  <si>
+    <t>Strategia di marketing per la promozione di Mitilia e del suo ecosistema</t>
+  </si>
+  <si>
+    <t>5248/VE/24</t>
+  </si>
+  <si>
+    <t>1007/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H78H24001220009</t>
+  </si>
+  <si>
+    <t>Nuovi mercati pescaturismoburano</t>
+  </si>
+  <si>
+    <t>5336/VE/24</t>
+  </si>
+  <si>
+    <t>1008/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H68H24000880009</t>
+  </si>
+  <si>
+    <t>XE FASO</t>
+  </si>
+  <si>
+    <t>CLLD022724</t>
+  </si>
+  <si>
+    <t>5235/VE/24</t>
+  </si>
+  <si>
+    <t>2004/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H82I24000190009</t>
+  </si>
+  <si>
+    <t>SVILUPPARE PROCESSI DI LAVORAZIONE E TRASFORMAZIONE DELLE SPECIE ALIENE</t>
+  </si>
+  <si>
+    <t>CLLD022824</t>
+  </si>
+  <si>
+    <t>6893/VE/24</t>
+  </si>
+  <si>
+    <t>2002/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H82I24000200009</t>
+  </si>
+  <si>
+    <t>Realizzazione nuovo impianto di ostricoltura</t>
+  </si>
+  <si>
+    <t>6894/VE/24</t>
+  </si>
+  <si>
+    <t>2003/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H82I24000210007</t>
+  </si>
+  <si>
+    <t>Diversificazione dell'Attività Produttiva in Acquacoltura - Nuovo Impianto di Ostricoltura</t>
+  </si>
+  <si>
+    <t>6895/VE/24</t>
+  </si>
+  <si>
+    <t>2007/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H72I24000050007</t>
+  </si>
+  <si>
+    <t>Sviluppo di forme di acquacoltura alternativa al Tapes philippinarum</t>
+  </si>
+  <si>
+    <t>6897/VE/24</t>
+  </si>
+  <si>
+    <t>2010/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H32I24000390007</t>
+  </si>
+  <si>
+    <t>OSTRICOLTURA INNOVATIVA NEL DELTA DEL PO</t>
+  </si>
+  <si>
+    <t>CLLD022924</t>
+  </si>
+  <si>
+    <t>5259/VE/24</t>
+  </si>
+  <si>
+    <t>1009/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H79H24000010009</t>
+  </si>
+  <si>
+    <t>Interferenze delle opere infrastrutturali sulle attività di pesca lagunari nell'ambito dei Comuni di Venezia, Cavallino Treporti e Jesolo</t>
+  </si>
+  <si>
+    <t>5261/VE/24</t>
+  </si>
+  <si>
+    <t>1010/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H79H24000000009</t>
+  </si>
+  <si>
+    <t>Aggiornamento delle conoscenze dello stato della pesca tradizionale nella laguna di Venezia</t>
+  </si>
+  <si>
+    <t>CLLD023024</t>
+  </si>
+  <si>
+    <t>5262/VE/24</t>
+  </si>
+  <si>
+    <t>1011/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H72I24000070007</t>
+  </si>
+  <si>
+    <t>Laboratorio Laguna Bomae</t>
+  </si>
+  <si>
+    <t>5263/VE/24</t>
+  </si>
+  <si>
+    <t>1012/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H92I24000230007</t>
+  </si>
+  <si>
+    <t>Avvio di attività di vallicoltura lagunare estensiva ad alto profilo di sostenibilità ambientale</t>
+  </si>
+  <si>
+    <t>5394/VE/24</t>
+  </si>
+  <si>
+    <t>1013/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H72I24000060007</t>
+  </si>
+  <si>
+    <t>avvio di attività di vallicoltura lagunare estensiva con gestione basata sulla valorizzazione dei servizi ecosistemici</t>
+  </si>
+  <si>
+    <t>CLLD023124</t>
+  </si>
+  <si>
+    <t>5316/VE/24</t>
+  </si>
+  <si>
+    <t>1014/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H64B24000010009</t>
+  </si>
+  <si>
+    <t>CLLD023224</t>
+  </si>
+  <si>
+    <t>5321/VE/24</t>
+  </si>
+  <si>
+    <t>1015/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H72I24000080007</t>
+  </si>
+  <si>
+    <t>Pescaturismo Mare Vivo</t>
+  </si>
+  <si>
+    <t>5325/VE/24</t>
+  </si>
+  <si>
+    <t>1016/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H72I24000110007</t>
+  </si>
+  <si>
+    <t>Adeguamento di imbarcazioni per attività di pescaturismo</t>
+  </si>
+  <si>
+    <t>5327/VE/24</t>
+  </si>
+  <si>
+    <t>1017/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H72I24000100009</t>
+  </si>
+  <si>
+    <t>5328/VE/24</t>
+  </si>
+  <si>
+    <t>1018/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H72I24000090009</t>
+  </si>
+  <si>
+    <t>Pescaturismo Digital transition</t>
+  </si>
+  <si>
+    <t>CLLD027325</t>
+  </si>
+  <si>
+    <t>6905/VE/25</t>
+  </si>
+  <si>
+    <t>2005/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H82I24000220009</t>
+  </si>
+  <si>
+    <t>INNOVAZIONE TECNOLOGICA - NUOVA ASTA ONLINE, MERCATO ITTICO DI PILA</t>
+  </si>
+  <si>
+    <t>CLLD032124</t>
+  </si>
+  <si>
+    <t>7072/VE/24</t>
+  </si>
+  <si>
+    <t>2012/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H13C24000500009</t>
+  </si>
+  <si>
+    <t>7065/VE/24</t>
+  </si>
+  <si>
+    <t>2013/331214/24/VE</t>
+  </si>
+  <si>
+    <t>H73C24002110009</t>
+  </si>
+  <si>
+    <t>HUB DI RETE PER PROMUOVERE LO SVILUPPO DEL SETTORE DELLA PESCA E DELL'ACQUACOLTURA IN UN CONTESTO ECOSISTEMICO</t>
+  </si>
+  <si>
+    <t>CLLD037425</t>
+  </si>
+  <si>
+    <t>7396/VE/25</t>
+  </si>
+  <si>
+    <t>6/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H39I25000580009</t>
+  </si>
+  <si>
+    <t>Delta Po Destinazione Pesca (Atmosfere della pesca e Pesce Gnam Gnam)</t>
+  </si>
+  <si>
+    <t>CLLD043125</t>
+  </si>
+  <si>
+    <t>7696/VE/25</t>
+  </si>
+  <si>
+    <t>1020/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H72I25000260007</t>
+  </si>
+  <si>
+    <t>Avvio di un impianto di miticoltura ad integrazione degli impianti in laguna di Venezia</t>
+  </si>
+  <si>
+    <t>7697/VE/25</t>
+  </si>
+  <si>
+    <t>1021/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H72I25000280007</t>
+  </si>
+  <si>
+    <t>Ristrutturazione e messa in sicurezza di un vivaio per mitilicoltura</t>
+  </si>
+  <si>
+    <t>7698/VE/25</t>
+  </si>
+  <si>
+    <t>1022/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H72I25000240009</t>
+  </si>
+  <si>
+    <t>Miglioramento della struttura dell'impianto di mitilicoltura ai fini di un incremento della sicurezza e del rispetto ambientale</t>
+  </si>
+  <si>
+    <t>7699/VE/25</t>
+  </si>
+  <si>
+    <t>1023/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H72I25000270007</t>
+  </si>
+  <si>
+    <t>Mussel forecast</t>
+  </si>
+  <si>
+    <t>7694/VE/25</t>
+  </si>
+  <si>
+    <t>12/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H92I25000440009</t>
+  </si>
+  <si>
+    <t>Ammodernamento per la resilienza produttiva dell'impianto Adriamar</t>
+  </si>
+  <si>
+    <t>CLLD043225</t>
+  </si>
+  <si>
+    <t>7702/VE/25</t>
+  </si>
+  <si>
+    <t>1024/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H78H25001130009</t>
+  </si>
+  <si>
+    <t>Pesca artigianale e status risorsa verso la pianificazione dello spazio marittimo</t>
+  </si>
+  <si>
+    <t>7705/VE/25</t>
+  </si>
+  <si>
+    <t>1025/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H78H25001120009</t>
+  </si>
+  <si>
+    <t>CLLD043325</t>
+  </si>
+  <si>
+    <t>7708/VE/25</t>
+  </si>
+  <si>
+    <t>22/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H72I25000250009</t>
+  </si>
+  <si>
+    <t>Pergola bioclimatica per l' ittiturismo e la comunità</t>
+  </si>
+  <si>
+    <t>7709/VE/25</t>
+  </si>
+  <si>
+    <t>23/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H78H25001140009</t>
+  </si>
+  <si>
+    <t>Studio propedeutico ad una proposta di variante al Piano degli interventi relativo al tematismo Attrezzature per la pesca esistenti dell'ambiente lagunare di Venezia</t>
+  </si>
+  <si>
+    <t>7710/VE/25</t>
+  </si>
+  <si>
+    <t>24/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H78H25001150009</t>
+  </si>
+  <si>
+    <t>Studio propedeutico alla valutazione delle potenzialità per il territorio del comune di Cavallino Treporti allo sviluppo delle attività ittituristiche con le analisi degli aspetti urbanistici vincolanti</t>
+  </si>
+  <si>
+    <t>7713/VE/25</t>
+  </si>
+  <si>
+    <t>25/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H72I25000230009</t>
+  </si>
+  <si>
+    <t>Miglioramento funzionale e recettivo dell'Ittiturismo Officina dei Pescatori</t>
+  </si>
+  <si>
+    <t>7714/VE/25</t>
+  </si>
+  <si>
+    <t>26/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H72I25000220007</t>
+  </si>
+  <si>
+    <t>Rinnovamento del Bragozzo per potenziare l'attività di ittiturismo</t>
+  </si>
+  <si>
+    <t>CLLD045625</t>
+  </si>
+  <si>
+    <t>7819/VE/25</t>
+  </si>
+  <si>
+    <t>2008/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H98H25001040009</t>
+  </si>
+  <si>
+    <t>Supporto e innovazione per la pesca : gli sportelli di Chioggia e Porto Tolle</t>
+  </si>
+  <si>
+    <t>9346/VE/25</t>
+  </si>
+  <si>
+    <t>2014/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H78H25001160009</t>
+  </si>
+  <si>
+    <t>Resilienza Blu - Azioni integrate per innovazione e la sostenibilità della pesca e dell'acquacoltura veneta</t>
+  </si>
+  <si>
+    <t>CLLD045725</t>
+  </si>
+  <si>
+    <t>7811/VE/25</t>
+  </si>
+  <si>
+    <t>2007/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H78H25001170009</t>
+  </si>
+  <si>
+    <t>Sviluppo delle attività di marketing della cooperativa Blu Oltremare per creare nuove opportunità di mercato ed azioni di branding</t>
+  </si>
+  <si>
+    <t>10346/VE/25</t>
+  </si>
+  <si>
+    <t>2018/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H98H25001050009</t>
+  </si>
+  <si>
+    <t>S.P.E.C.IA.L.: Sostenibilità e Prestigio con il Fasolaro</t>
+  </si>
+  <si>
+    <t>CLLD045825</t>
+  </si>
+  <si>
+    <t>7771/VE/25</t>
+  </si>
+  <si>
+    <t>2001/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H72I25000290009</t>
+  </si>
+  <si>
+    <t>Sviluppo di nuovi processi di lavorazione per la trasformazione commercializzazione e valorizzazione dei molluschi bivalvi</t>
+  </si>
+  <si>
+    <t>7810/VE/25</t>
+  </si>
+  <si>
+    <t>2006/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H82I25000240009</t>
+  </si>
+  <si>
+    <t>Nuovi processi di sviluppo produttivo legati alla lavorazione trasformazione conservazione e confezionamento dei prodotti ittici</t>
+  </si>
+  <si>
+    <t>7840/VE/25</t>
+  </si>
+  <si>
+    <t>2011/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H92I25000460007</t>
+  </si>
+  <si>
+    <t>Intervento finalizzato al miglioramento della competitività del settore del commercio ittico e delle condizioni di lavoro degli operatori grazie all'ammodernamento dei mezzi di trasporto destinati al trasporto del prodotto ittico a temperatura contro</t>
+  </si>
+  <si>
+    <t>8847/VE/25</t>
+  </si>
+  <si>
+    <t>2013/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H32I25000220007</t>
+  </si>
+  <si>
+    <t>Rafforzamento dotazionale a miglioramento della produttività e della sicurezza dei dipendenti</t>
+  </si>
+  <si>
+    <t>9846/VE/25</t>
+  </si>
+  <si>
+    <t>2015/331214/25/VE</t>
+  </si>
+  <si>
+    <t>Potenziamento della capacità operativa e logistica della OP I Fasolari per la filiera corta e la valorizzazione del prodotto</t>
+  </si>
+  <si>
+    <t>CLLD045925</t>
+  </si>
+  <si>
+    <t>7834/VE/25</t>
+  </si>
+  <si>
+    <t>2009/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H86D25000720009</t>
+  </si>
+  <si>
+    <t>Investimenti produttivi per l'acquacoltura sostenibile: realizzazione nuovo impianto allevamento ostriche con sistema rolloyster</t>
+  </si>
+  <si>
+    <t>9848/VE/25</t>
+  </si>
+  <si>
+    <t>2017/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H86D25000710007</t>
+  </si>
+  <si>
+    <t>Realizzazione di un impianto per l'allevamento di ostriche secondo il brevetto della ditta Tarbouriech</t>
+  </si>
+  <si>
+    <t>CLLD046025</t>
+  </si>
+  <si>
+    <t>7777/VE/25</t>
+  </si>
+  <si>
+    <t>2004/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H82I25000230009</t>
+  </si>
+  <si>
+    <t>Realizzazione celle frigo presso mercato ittico di Pila</t>
+  </si>
+  <si>
+    <t>7778/VE/25</t>
+  </si>
+  <si>
+    <t>2005/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H32I25000210009</t>
+  </si>
+  <si>
+    <t>Ammodernamento mercato ittico di Porto Viro</t>
+  </si>
+  <si>
+    <t>7838/VE/25</t>
+  </si>
+  <si>
+    <t>2010/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H95C25001590009</t>
+  </si>
+  <si>
+    <t>7841/VE/25</t>
+  </si>
+  <si>
+    <t>2012/331214/25/VE</t>
+  </si>
+  <si>
+    <t>H82I25000220009</t>
+  </si>
+  <si>
+    <t>Innovazione logistica e gestione dei mercati ittici</t>
+  </si>
+  <si>
+    <t>CT004224</t>
+  </si>
+  <si>
+    <t>3733/VE/24</t>
+  </si>
+  <si>
+    <t>2/222402/24/VE</t>
+  </si>
+  <si>
+    <t>H79B24000000009</t>
+  </si>
+  <si>
+    <t>Affidamento a Veneto Innovazione S.p.A. del supporto tecnico organizzativo ai fini della partecipazione alle principali manifestazioni fieristiche di promozione e valorizzazione dei prodotti ittici di eccellenza della pesca e dell'acquacoltura</t>
+  </si>
+  <si>
+    <t>222402 - Promozione, innovazione e resilienza per le produzioni commercializzate e trasformate</t>
+  </si>
+  <si>
+    <t>CT004924</t>
+  </si>
+  <si>
+    <t>3693/VE/24</t>
+  </si>
+  <si>
+    <t>1/222402/24/VE</t>
+  </si>
+  <si>
+    <t>H39B24000030009</t>
+  </si>
+  <si>
+    <t>Affidamento del servizio di promozione e valorizzazione del settore della pesca e dell'acquacoltura del Veneto nell'ambito del Programma Nazionale FEAMPA 2021-2027</t>
+  </si>
+  <si>
+    <t>CT009024</t>
+  </si>
+  <si>
+    <t>4694/VE/24</t>
+  </si>
+  <si>
+    <t>5/222402/24/VE</t>
+  </si>
+  <si>
+    <t>H79B24000120009</t>
+  </si>
+  <si>
+    <t>Realizzazione di una campagna di comunicazione</t>
+  </si>
+  <si>
+    <t>CT012424</t>
+  </si>
+  <si>
+    <t>5013/VE/24</t>
+  </si>
+  <si>
+    <t>003/222103/24/VE</t>
+  </si>
+  <si>
+    <t>H35C25001010007</t>
+  </si>
+  <si>
+    <t>Acquisto terreno, acquisto prefabbricato, allestimento per realizzazione centro depurazione molluschi con relative attrezzature produttive e impianto fotovoltaico</t>
+  </si>
+  <si>
+    <t>222103 - Efficientamento energetico negli impianti di trasformazione e commercializzazione all'ingrosso</t>
+  </si>
+  <si>
+    <t>003/222202/24/VE</t>
+  </si>
+  <si>
+    <t>222202 - Adeguamento ai fini della salute e sicurezza negli impianti di trasformazione e commercializzazione all'ingrosso</t>
+  </si>
+  <si>
+    <t>5163/VE/24</t>
+  </si>
+  <si>
+    <t>005/222103/24/VE</t>
+  </si>
+  <si>
+    <t>H86D25000640007</t>
+  </si>
+  <si>
+    <t>Nuova sede e potenziamento dell'attività produttiva</t>
+  </si>
+  <si>
+    <t>005/222202/24/VE</t>
+  </si>
+  <si>
+    <t>5134/VE/24</t>
+  </si>
+  <si>
+    <t>006001/222103/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000170007</t>
+  </si>
+  <si>
+    <t>Implementazione e promozione della competitività della Società cooperativa Lagunare allevatori molluschi</t>
+  </si>
+  <si>
+    <t>006002/222202/24/VE</t>
+  </si>
+  <si>
+    <t>5255/VE/24</t>
+  </si>
+  <si>
+    <t>007/222103/24/VE</t>
+  </si>
+  <si>
+    <t>H95C25001180007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">intervento finalizzato alla riduzione del consumo e all'efficientamento energetici, competitività, ammodernamento e condizioni di lavoro </t>
+  </si>
+  <si>
+    <t>007/222202/24/VE</t>
+  </si>
+  <si>
+    <t>5166/VE/24</t>
+  </si>
+  <si>
+    <t>008/222103/24/VE</t>
+  </si>
+  <si>
+    <t>H77E25000000007</t>
+  </si>
+  <si>
+    <t>Acquisto terreno e fabbricato, allestimento a stabilimento di trasformazione prodotti ittici con impianti e attrezzature</t>
+  </si>
+  <si>
+    <t>008/222202/24/VE</t>
+  </si>
+  <si>
+    <t>5136/VE/24</t>
+  </si>
+  <si>
+    <t>009/222103/24/VE</t>
+  </si>
+  <si>
+    <t>H76D25000300007</t>
+  </si>
+  <si>
+    <t>Realizzazione di nuove sale di lavorazione refrigerate e celle di stoccaggio di prodotti ittici, nuovo impianto salamoie, piattaforma elevatrice e impianto fotovoltaico</t>
+  </si>
+  <si>
+    <t>009/222202/24/VE</t>
+  </si>
+  <si>
+    <t>5273/VE/24</t>
+  </si>
+  <si>
+    <t>016/222103/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000180007</t>
+  </si>
+  <si>
+    <t>Rifunzionalizzazione e potenziamento NewSea</t>
+  </si>
+  <si>
+    <t>016/222202/24/VE</t>
+  </si>
+  <si>
+    <t>5140/VE/24</t>
+  </si>
+  <si>
+    <t>017/222103/24/VE</t>
+  </si>
+  <si>
+    <t>H97E25000000007</t>
+  </si>
+  <si>
+    <t>EcoPesca Trevisan</t>
+  </si>
+  <si>
+    <t>017/222202/24/VE</t>
+  </si>
+  <si>
+    <t>5264/VE/24</t>
+  </si>
+  <si>
+    <t>021/222103/24/VE</t>
+  </si>
+  <si>
+    <t>H32I25000120007</t>
+  </si>
+  <si>
+    <t>Investimenti produttivi volti ad aumentare l'uso di energia rinnovabile, a migliorare la tutela dei lavoratori e ad incrementare la competitività di Finpesca spa</t>
+  </si>
+  <si>
+    <t>021/222202/24/VE</t>
+  </si>
+  <si>
+    <t>5392/VE/24</t>
+  </si>
+  <si>
+    <t>022/222103/24/VE</t>
+  </si>
+  <si>
+    <t>H32I25000130007</t>
+  </si>
+  <si>
+    <t>Realizzazione di un progetto innovativo sulla trasformazione e commercializzazione del granchio blu.</t>
+  </si>
+  <si>
+    <t>022/222202/24/VE</t>
+  </si>
+  <si>
+    <t>5266/VE/24</t>
+  </si>
+  <si>
+    <t>024/222103/24/VE</t>
+  </si>
+  <si>
+    <t>H62I25000050007</t>
+  </si>
+  <si>
+    <t>Ammodernamento di due strutture e implemento di nuovi macchinari ed impianti</t>
+  </si>
+  <si>
+    <t>024/222202/24/VE</t>
+  </si>
+  <si>
+    <t>5354/VE/24</t>
+  </si>
+  <si>
+    <t>025/222103/24/VE</t>
+  </si>
+  <si>
+    <t>H89G25000970007</t>
+  </si>
+  <si>
+    <t>Acquisto e predisposizione di struttura per la lavorazione della propria produzione di trote e salmerini.</t>
+  </si>
+  <si>
+    <t>025/222202/24/VE</t>
+  </si>
+  <si>
+    <t>5239/VE/24</t>
+  </si>
+  <si>
+    <t>030/222103/24/VE</t>
+  </si>
+  <si>
+    <t>H32I25000110007</t>
+  </si>
+  <si>
+    <t>Ammodernamento impianto di trasformazione e commercializzazione dei prodotti ittici</t>
+  </si>
+  <si>
+    <t>030/222202/24/VE</t>
+  </si>
+  <si>
+    <t>CT014725</t>
+  </si>
+  <si>
+    <t>4882/VE/25</t>
+  </si>
+  <si>
+    <t>1/222402/25/VE</t>
+  </si>
+  <si>
+    <t>H79B24000240009</t>
+  </si>
+  <si>
+    <t>Affidamento a Veneto Innovazione S.p.A. del supporto tecnico organizzativo ai fini della partecipazione alle principali manifestazioni fieristiche di promozione e valorizzazione dei prodotti ittici di eccellenza della pesca e dell'acquacoltura 2025</t>
+  </si>
+  <si>
+    <t>CT053825</t>
+  </si>
+  <si>
+    <t>63403/VE/25</t>
+  </si>
+  <si>
+    <t>2/222402/25/VE</t>
+  </si>
+  <si>
+    <t>H79B25000170009</t>
+  </si>
+  <si>
+    <t>Affidamento in house per la partecipazione alle fiere del settore per l'anno 2026</t>
+  </si>
+  <si>
+    <t>GP001124</t>
+  </si>
+  <si>
+    <t>4776/VE/24</t>
+  </si>
+  <si>
+    <t>001/111302/24/VE</t>
+  </si>
+  <si>
+    <t>C93J24000440002</t>
+  </si>
+  <si>
+    <t>INTERVENTI INFRASTRUTTURALI PER LA COMPETITIVITA' E LA SOSTENIBILITA' AMBIENTALE DEL MERCATO ITTICO DI CHIOGGIA</t>
+  </si>
+  <si>
+    <t>1.1</t>
+  </si>
+  <si>
+    <t>111302 - Investimenti a bordo  e nei porti pescherecci</t>
+  </si>
+  <si>
+    <t>4748/VE/24</t>
+  </si>
+  <si>
+    <t>002/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H82I24000180007</t>
+  </si>
+  <si>
+    <t>Ammodernamento sala d'asta mercato ittico</t>
+  </si>
+  <si>
+    <t>4778/VE/24</t>
+  </si>
+  <si>
+    <t>003/111302/24/VE</t>
+  </si>
+  <si>
+    <t>I73G25000010006</t>
+  </si>
+  <si>
+    <t>Allestimento sala vendite presso mercato ittico al Tronchetto</t>
+  </si>
+  <si>
+    <t>4746/VE/24</t>
+  </si>
+  <si>
+    <t>004/111302/24/VE</t>
+  </si>
+  <si>
+    <t>D66D24000090006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automazione delle operazioni di vendita e realizzazione nuovo impianto fotovoltaico per il mercato ittico comunale </t>
+  </si>
+  <si>
+    <t>4761/VE/24</t>
+  </si>
+  <si>
+    <t>005/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H32I24000380007</t>
+  </si>
+  <si>
+    <t>AMMODERNAMENTO SALA D'ASTA DEL MERCATO ITTICO DI DONADA</t>
+  </si>
+  <si>
+    <t>GP012224</t>
+  </si>
+  <si>
+    <t>7294/VE/24</t>
+  </si>
+  <si>
+    <t>00101/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H99G25000320007</t>
+  </si>
+  <si>
+    <t>Ristrutturazione ed ammodernamento del MP Speranza</t>
+  </si>
+  <si>
+    <t>00102/111302/24/VE</t>
+  </si>
+  <si>
+    <t>7297/VE/24</t>
+  </si>
+  <si>
+    <t>00201/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H99G25000330007</t>
+  </si>
+  <si>
+    <t>INVESTIMENTI IN APPARECCHIATURE DI PRODUZIONE A BORDO, NELLE CONDIZIONI DI LAVORO E NELLA RIDUZIONE DEL CONSUMO DI ENERGIA A BORDO DEL MP TUONO CI 2973</t>
+  </si>
+  <si>
+    <t>00202/111302/24/VE</t>
+  </si>
+  <si>
+    <t>7305/VE/24</t>
+  </si>
+  <si>
+    <t>00301/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H69G25000110007</t>
+  </si>
+  <si>
+    <t>Interventi a bordo del MP ULISSE nella riduzione del consumo di energia, investimenti nelle condizioni di lavoro e dispositivi di sicurezza</t>
+  </si>
+  <si>
+    <t>00302/111302/24/VE</t>
+  </si>
+  <si>
+    <t>7310/VE/24</t>
+  </si>
+  <si>
+    <t>00400/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H32I25000180007</t>
+  </si>
+  <si>
+    <t>Investimenti in dispositivi di sicurezza e nelle condizioni di lavoro a bordo del peschereccio Camel</t>
+  </si>
+  <si>
+    <t>7303/VE/24</t>
+  </si>
+  <si>
+    <t>00501/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H99G25000350007</t>
+  </si>
+  <si>
+    <t>Interventi a bordo del MP SAMUELE nella riduzione del consumo di energia, nell'efficienza energetica e investimenti nei dispositivi di sicurezza e nelle condizioni di lavoro</t>
+  </si>
+  <si>
+    <t>00502/111302/24/VE</t>
+  </si>
+  <si>
+    <t>5388/VE/24</t>
+  </si>
+  <si>
+    <t>006/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000370007</t>
+  </si>
+  <si>
+    <t>INVESTIMENTI IN APPARECCHIATURE DI PRODUZIONE A BORDO SU PESCHERECCIO ROSSANA G CI3010</t>
+  </si>
+  <si>
+    <t>7302/VE/24</t>
+  </si>
+  <si>
+    <t>00701/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H69G25000100007</t>
+  </si>
+  <si>
+    <t>Interventi a bordo del MP EUFEMIA nella riduzione del consumo di energia, nell'efficienza energetica e investimenti nelle condizioni di lavoro</t>
+  </si>
+  <si>
+    <t>00702/111302/24/VE</t>
+  </si>
+  <si>
+    <t>5244/VE/24</t>
+  </si>
+  <si>
+    <t>008001/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H99G25000270007</t>
+  </si>
+  <si>
+    <t>Interventi o per la riduzione di consumo di energia e nell'efficienza energetica ed investimenti nelle condizioni di lavoro</t>
+  </si>
+  <si>
+    <t>008002/111302/24/VE</t>
+  </si>
+  <si>
+    <t>7308/VE/24</t>
+  </si>
+  <si>
+    <t>00901/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000400007</t>
+  </si>
+  <si>
+    <t>Interventi a bordo del MP POSEIDONE in apparecchiature di produzione a bordo e nelle condizioni di sicurezza</t>
+  </si>
+  <si>
+    <t>5390/VE/24</t>
+  </si>
+  <si>
+    <t>010/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000380007</t>
+  </si>
+  <si>
+    <t>Miglioramento dei processi di vagliatura di boro del motopesca ISABEN</t>
+  </si>
+  <si>
+    <t>5387/VE/24</t>
+  </si>
+  <si>
+    <t>011/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000360007</t>
+  </si>
+  <si>
+    <t>Dotazione dei MP della società (OLIMPUS e COLORADO) di un nuovo strumento radar con tecnologia ARPA con funzioni supporto al recupero umano a mare</t>
+  </si>
+  <si>
+    <t>5384/VE/24</t>
+  </si>
+  <si>
+    <t>012/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000260007</t>
+  </si>
+  <si>
+    <t>DOTAZIONE DEL MP BUCINE II DI UN NUOVO STRUMENTO DI RICUPERO UOMO A MARE RADAR ARPA</t>
+  </si>
+  <si>
+    <t>5383/VE/24</t>
+  </si>
+  <si>
+    <t>013/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000350007</t>
+  </si>
+  <si>
+    <t>Dotazione del MP CELI CI 3086 di un nuovo strumento radar con tecnologia ARPA con funzioni di recupero uomo a mare</t>
+  </si>
+  <si>
+    <t>5331/VE/24</t>
+  </si>
+  <si>
+    <t>015/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H98F25000010007</t>
+  </si>
+  <si>
+    <t>Miglioramento della stabilità e della propulsione nel MP Nuovo Trionfo e della propulsione e dei sistemi di selezionamento del prodotto a bordo del MP Nuova Antellina</t>
+  </si>
+  <si>
+    <t>5385/VE/24</t>
+  </si>
+  <si>
+    <t>016/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H62I25000080007</t>
+  </si>
+  <si>
+    <t>Investimenti in Sicurezza sul M/P Beniamino</t>
+  </si>
+  <si>
+    <t>5380/VE/24</t>
+  </si>
+  <si>
+    <t>017/111302/24/VE</t>
+  </si>
+  <si>
+    <t>INVESTIMENTI A BORDO PER MIGLIORARE LE CONDIZIONI DI SALUTE E SICUREZZA DEGLI OPERATORI E LA RIDUZIONE DEI CONSUMI ENERGETICI</t>
+  </si>
+  <si>
+    <t>7298/VE/24</t>
+  </si>
+  <si>
+    <t>01802/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H82I25000210007</t>
+  </si>
+  <si>
+    <t>INVESTIMENTI A BORDO PER MIGLIORARE LE CONDIZIONI DI SALUTE E SICUREZZA E RIDUZIONE DEI CONSUMI ENERGETICI</t>
+  </si>
+  <si>
+    <t>5374/VE/24</t>
+  </si>
+  <si>
+    <t>019/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H62I25000070007</t>
+  </si>
+  <si>
+    <t>Investimenti in sicurezza sul M/P Isacco</t>
+  </si>
+  <si>
+    <t>7317/VE/24</t>
+  </si>
+  <si>
+    <t>02001/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H99G25000360007</t>
+  </si>
+  <si>
+    <t>Interventi a bordo del MP CUORLEONE nella riduzione del consumo di energia, nell'efficienza energetica, in apparecchiature di produzione e nelle condizioni di lavoro</t>
+  </si>
+  <si>
+    <t>7301/VE/24</t>
+  </si>
+  <si>
+    <t>02102/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H62I25000100007</t>
+  </si>
+  <si>
+    <t>INVESTIMENTI IN SALUTE E SICUREZZA SUI MOTOPESCHERECCI ALESSANDRO C. E ROSINA C.</t>
+  </si>
+  <si>
+    <t>5386/VE/24</t>
+  </si>
+  <si>
+    <t>022/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H62I25000090007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INVESTIMENTI IN SICUREZZA SUL MP NUOVO IMPETUOSO </t>
+  </si>
+  <si>
+    <t>7289/VE/24</t>
+  </si>
+  <si>
+    <t>025/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H98F25000020007</t>
+  </si>
+  <si>
+    <t>INVESTIMENTO A BORDO PER MIGLIORARE LE CONDIZIONI DI SALUTE E SICUREZZA DEGLI OPERATORI E LA RIDUZIONE DEI CONSUMI ENERGETICI</t>
+  </si>
+  <si>
+    <t>5382/VE/24</t>
+  </si>
+  <si>
+    <t>026/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000340007</t>
+  </si>
+  <si>
+    <t>PROGETTO DI MIGLIORAMENTO DELLE CONDIZIONI DI LAVORO A BORDO DEL PESCHERECCIO</t>
+  </si>
+  <si>
+    <t>5341/VE/24</t>
+  </si>
+  <si>
+    <t>028/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H99G25000280007</t>
+  </si>
+  <si>
+    <t>INTERVENTI PER LA RIDUZIONE DEI CONSUMI SULL' IMBARCAZIONE VE8258 BARONE</t>
+  </si>
+  <si>
+    <t>5371/VE/24</t>
+  </si>
+  <si>
+    <t>029/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000320007</t>
+  </si>
+  <si>
+    <t>Ammodernamento e messa in sicurezza dell'imbarcazione GINO B VE9083</t>
+  </si>
+  <si>
+    <t>5375/VE/24</t>
+  </si>
+  <si>
+    <t>030/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000330007</t>
+  </si>
+  <si>
+    <t>MIGLIORAMENTO DELLA SICUREZZA DELLA NAVIGAZIONE A BORDO DELL' IMBARCAZIONE CI3070 MARIELLA</t>
+  </si>
+  <si>
+    <t>7296/VE/24</t>
+  </si>
+  <si>
+    <t>03201/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000390007</t>
+  </si>
+  <si>
+    <t>Ammodernamento e implementazione della sicurezza sull'imbarcazione CI3113 Nonno Emilio</t>
+  </si>
+  <si>
+    <t>03202/111302/24/VE</t>
+  </si>
+  <si>
+    <t>5365/VE/24</t>
+  </si>
+  <si>
+    <t>034/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000300007</t>
+  </si>
+  <si>
+    <t>Implementazione della sicurezza sul peschereccio CI3831 SUPERBO</t>
+  </si>
+  <si>
+    <t>5377/VE/24</t>
+  </si>
+  <si>
+    <t>036/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H99G25000300007</t>
+  </si>
+  <si>
+    <t>Investimenti nella riduzione del consumo di energia e nell'efficienza energetica a bordo del MP Massimo Tanfa CI3584</t>
+  </si>
+  <si>
+    <t>7300/VE/24</t>
+  </si>
+  <si>
+    <t>03802/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H99G25000340007</t>
+  </si>
+  <si>
+    <t>INVESTIMENTI A BORDO DEL MP ALBINO TANFA CI3028 PER MIGLIORARE LE CONDIZIONI DI SALUTE E SICUREZZA E PER LA RIDUZIONE DEI CONSUMI ENERGETICI</t>
+  </si>
+  <si>
+    <t>5373/VE/24</t>
+  </si>
+  <si>
+    <t>039/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H99G25000290007</t>
+  </si>
+  <si>
+    <t>5368/VE/24</t>
+  </si>
+  <si>
+    <t>040/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000310007</t>
+  </si>
+  <si>
+    <t>5334/VE/24</t>
+  </si>
+  <si>
+    <t>041/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000270007</t>
+  </si>
+  <si>
+    <t>Miglioramento delle condizioni di lavoro a bordo del MP Nuova Antellina</t>
+  </si>
+  <si>
+    <t>5339/VE/24</t>
+  </si>
+  <si>
+    <t>044/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000280007</t>
+  </si>
+  <si>
+    <t>MIGLIORAMENTO DELLA SICUREZZA DELLA NAVIGAZIONE A BORDO DELL' IMBARCAZIONE SILVANO BOCOCI CI3342</t>
+  </si>
+  <si>
+    <t>5352/VE/24</t>
+  </si>
+  <si>
+    <t>045/111302/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000290007</t>
+  </si>
+  <si>
+    <t>INTERVENTI PER L' AMMODERNAMENTO DELL' IMBARCAZIONE VE 8258 BARONE</t>
+  </si>
+  <si>
+    <t>089/111302/24/VE</t>
+  </si>
+  <si>
+    <t>INVESTIMENTO A BORDO PER MIGLIORARE LE CONDIZIONI DI SALUTE E SICUREZZA DEGLI OPERATORI E PER LA RIDUZIONE DEI CONSUMI ENERGETICI</t>
+  </si>
+  <si>
+    <t>GPACQ036425</t>
+  </si>
+  <si>
+    <t>7695/VE/25</t>
+  </si>
+  <si>
+    <t>001/221502/25/VE</t>
+  </si>
+  <si>
+    <t>H71J25002730009</t>
+  </si>
+  <si>
+    <t>Innova-pesca: nuove competenze per una acquacoltura sostenibile</t>
+  </si>
+  <si>
+    <t>7701/VE/25</t>
+  </si>
+  <si>
+    <t>002/111402/25/VE</t>
+  </si>
+  <si>
+    <t>H71J25002740009</t>
+  </si>
+  <si>
+    <t>Pesca ed acquacoltura: tra tradizione ed innovazione sostenibile</t>
+  </si>
+  <si>
+    <t xml:space="preserve">111402 - Valore aggiunto alla produzione </t>
+  </si>
+  <si>
+    <t>003/221502/25/VE</t>
+  </si>
+  <si>
+    <t>7715/VE/25</t>
+  </si>
+  <si>
+    <t>004/111402/25/VE</t>
+  </si>
+  <si>
+    <t>H92B25006130009</t>
+  </si>
+  <si>
+    <t>Connessioni di mare competenze da mare. Nuovi scenari per la pesca e l'ittiturismo in Veneto</t>
+  </si>
+  <si>
+    <t>MOT012324</t>
+  </si>
+  <si>
+    <t>5003/VE/24</t>
+  </si>
+  <si>
+    <t>001/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H82I25000140007</t>
+  </si>
+  <si>
+    <t>Sostituzione motore fuoribordo</t>
+  </si>
+  <si>
+    <t>1.2</t>
+  </si>
+  <si>
+    <t>112103 - Efficientamento energetico e sostituzione motori dei pescherecci</t>
+  </si>
+  <si>
+    <t>5071/VE/24</t>
+  </si>
+  <si>
+    <t>002/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000150007</t>
+  </si>
+  <si>
+    <t>SOSTITUZIONE MOTORE FB</t>
+  </si>
+  <si>
+    <t>5144/VE/24</t>
+  </si>
+  <si>
+    <t>003/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H82I25000160007</t>
+  </si>
+  <si>
+    <t>SOSTITUZIONE MOTORE FUORIBORDO</t>
+  </si>
+  <si>
+    <t>5173/VE/24</t>
+  </si>
+  <si>
+    <t>004/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000030007</t>
+  </si>
+  <si>
+    <t>5074/VE/24</t>
+  </si>
+  <si>
+    <t>005/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000140007</t>
+  </si>
+  <si>
+    <t>5150/VE/24</t>
+  </si>
+  <si>
+    <t>006/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000110007</t>
+  </si>
+  <si>
+    <t>5177/VE/24</t>
+  </si>
+  <si>
+    <t>007/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000100007</t>
+  </si>
+  <si>
+    <t>5152/VE/24</t>
+  </si>
+  <si>
+    <t>009/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H82I25000150007</t>
+  </si>
+  <si>
+    <t>5151/VE/24</t>
+  </si>
+  <si>
+    <t>010/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000060007</t>
+  </si>
+  <si>
+    <t>5079/VE/24</t>
+  </si>
+  <si>
+    <t>012/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000180007</t>
+  </si>
+  <si>
+    <t>RINNOVAMENTO E SOSTENIBILITA': ACQUISTO DI NUOVO MOTORE PER IL CONCOLANTE</t>
+  </si>
+  <si>
+    <t>5155/VE/24</t>
+  </si>
+  <si>
+    <t>013/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000130007</t>
+  </si>
+  <si>
+    <t>Rinnovare la tradizione: un nuovo motore per il giovane molecante</t>
+  </si>
+  <si>
+    <t>5107/VE/24</t>
+  </si>
+  <si>
+    <t>014/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000010007</t>
+  </si>
+  <si>
+    <t>Rinnovare la tradizione: un nuovo motore per il seragiante</t>
+  </si>
+  <si>
+    <t>5091/VE/24</t>
+  </si>
+  <si>
+    <t>015/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000170007</t>
+  </si>
+  <si>
+    <t>UNA SPINTA PIU' GREEN PER IL GIOVANE CONCOLANTE</t>
+  </si>
+  <si>
+    <t>5157/VE/24</t>
+  </si>
+  <si>
+    <t>016/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000090007</t>
+  </si>
+  <si>
+    <t>Una nuova spinta verde per il concolante</t>
+  </si>
+  <si>
+    <t>5145/VE/24</t>
+  </si>
+  <si>
+    <t>017/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000020007</t>
+  </si>
+  <si>
+    <t>Una nuova spinta più efficiente per il pescatore polivalente</t>
+  </si>
+  <si>
+    <t>5093/VE/24</t>
+  </si>
+  <si>
+    <t>018/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000160007</t>
+  </si>
+  <si>
+    <t>EFFICIENZA A SERVIZIO DEL CONCOLANTE</t>
+  </si>
+  <si>
+    <t>5169/VE/24</t>
+  </si>
+  <si>
+    <t>020/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000070007</t>
+  </si>
+  <si>
+    <t>5171/VE/24</t>
+  </si>
+  <si>
+    <t>021/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000060007</t>
+  </si>
+  <si>
+    <t>5146/VE/24</t>
+  </si>
+  <si>
+    <t>022/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000070007</t>
+  </si>
+  <si>
+    <t>5172/VE/24</t>
+  </si>
+  <si>
+    <t>023/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000040007</t>
+  </si>
+  <si>
+    <t>5094/VE/24</t>
+  </si>
+  <si>
+    <t>024/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000160007</t>
+  </si>
+  <si>
+    <t>5174/VE/24</t>
+  </si>
+  <si>
+    <t>025/112103/24/VE</t>
+  </si>
+  <si>
+    <t>5168/VE/24</t>
+  </si>
+  <si>
+    <t>027/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000050007</t>
+  </si>
+  <si>
+    <t>5114/VE/24</t>
+  </si>
+  <si>
+    <t>029/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H82I25000110007</t>
+  </si>
+  <si>
+    <t>5115/VE/24</t>
+  </si>
+  <si>
+    <t>030/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H82I25000120007</t>
+  </si>
+  <si>
+    <t>5149/VE/24</t>
+  </si>
+  <si>
+    <t>031/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H82I25000130007</t>
+  </si>
+  <si>
+    <t>5110/VE/24</t>
+  </si>
+  <si>
+    <t>032/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000090007</t>
+  </si>
+  <si>
+    <t>Acquisto motore per esercizio attività di pesca</t>
+  </si>
+  <si>
+    <t>5098/VE/24</t>
+  </si>
+  <si>
+    <t>034/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000050007</t>
+  </si>
+  <si>
+    <t>ACQUISTO MOTORE PER ESERCIZIO ATTIVITA' DI PESCA</t>
+  </si>
+  <si>
+    <t>5102/VE/24</t>
+  </si>
+  <si>
+    <t>035/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000130007</t>
+  </si>
+  <si>
+    <t>ACQUISTO E SOSTITUZIONE MOTORE PER ESERCIZIO ATTIVITA' DI PESCA</t>
+  </si>
+  <si>
+    <t>5108/VE/24</t>
+  </si>
+  <si>
+    <t>039/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H62I25000030007</t>
+  </si>
+  <si>
+    <t>AMMODERNAMENTO SISTEMA DI PROPULSIONE</t>
+  </si>
+  <si>
+    <t>5117/VE/24</t>
+  </si>
+  <si>
+    <t>040/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H62I25000040007</t>
+  </si>
+  <si>
+    <t>AMMODERNAMENTO SISTEMA DI PROPULSIONE M/P BENIAMINO</t>
+  </si>
+  <si>
+    <t>5120/VE/24</t>
+  </si>
+  <si>
+    <t>042/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000150007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMMODERNAMENTO SISTEMA DI PROPULSIONE </t>
+  </si>
+  <si>
+    <t>5122/VE/24</t>
+  </si>
+  <si>
+    <t>044/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000140007</t>
+  </si>
+  <si>
+    <t>5159/VE/24</t>
+  </si>
+  <si>
+    <t>045/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H32I25000070007</t>
+  </si>
+  <si>
+    <t>Investimenti nella riduzione del consumo energetico e nell'efficienza energetica</t>
+  </si>
+  <si>
+    <t>5165/VE/24</t>
+  </si>
+  <si>
+    <t>048/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000120007</t>
+  </si>
+  <si>
+    <t>Una spinta più green per il giovane concolante</t>
+  </si>
+  <si>
+    <t>5181/VE/24</t>
+  </si>
+  <si>
+    <t>049/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000080007</t>
+  </si>
+  <si>
+    <t>SOSTITUZIONE DI MOTORE ENDOTERMICO SU IMBARCAZIONE DI PESCA PROFESSIONALE IN ACQUE INTERNE</t>
+  </si>
+  <si>
+    <t>5167/VE/24</t>
+  </si>
+  <si>
+    <t>050/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H72I25000110007</t>
+  </si>
+  <si>
+    <t>SOSTITUZIONE MOTORE RV07020</t>
+  </si>
+  <si>
+    <t>5170/VE/24</t>
+  </si>
+  <si>
+    <t>051/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H92I25000120007</t>
+  </si>
+  <si>
+    <t>INVESTIMENTI NELLA RIDUZIONE DEL CONSUMO ENERGETICO E NELL'EFFICIENZA ENERGETICA.</t>
+  </si>
+  <si>
+    <t>5175/VE/24</t>
+  </si>
+  <si>
+    <t>053/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H82I25000180007</t>
+  </si>
+  <si>
+    <t>5178/VE/24</t>
+  </si>
+  <si>
+    <t>054/112103/24/VE</t>
+  </si>
+  <si>
+    <t>H82I25000170007</t>
+  </si>
+  <si>
+    <t>Acquisto e sostituzione motore per esercizio attività di pesca.</t>
+  </si>
+  <si>
+    <t>PPC001024</t>
+  </si>
+  <si>
+    <t>3493/VE/24</t>
+  </si>
+  <si>
+    <t>002/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H91H25000000009</t>
+  </si>
+  <si>
+    <t>Acquisto automezzo per trasporto pescato</t>
+  </si>
+  <si>
+    <t>111102 - Competitività piccola pesca costiera</t>
+  </si>
+  <si>
+    <t>3496/VE/24</t>
+  </si>
+  <si>
+    <t>004/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H81H25000010009</t>
+  </si>
+  <si>
+    <t>Acquisto furgone coibentato per per trasporto pesce</t>
+  </si>
+  <si>
+    <t>3498/VE/24</t>
+  </si>
+  <si>
+    <t>005/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H81H25000000009</t>
+  </si>
+  <si>
+    <t>Acquisto furgone coibentato per trasporto prodotti ittici</t>
+  </si>
+  <si>
+    <t>3499/VE/24</t>
+  </si>
+  <si>
+    <t>006/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H91H25000010009</t>
+  </si>
+  <si>
+    <t>Acquisto furgone coibentato e refrigerato ATP per trasporto prodotto ittico e pilota automatico</t>
+  </si>
+  <si>
+    <t>4729/VE/24</t>
+  </si>
+  <si>
+    <t>007/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H81H25000020009</t>
+  </si>
+  <si>
+    <t>Acquisto furgone per il trasporto del pescato</t>
+  </si>
+  <si>
+    <t>3511/VE/24</t>
+  </si>
+  <si>
+    <t>008/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H91H25000020009</t>
+  </si>
+  <si>
+    <t>Acquisto furgone refrigerato per il trasporto dei prodotti della pesca</t>
+  </si>
+  <si>
+    <t>4730/VE/24</t>
+  </si>
+  <si>
+    <t>009/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H31H25000000009</t>
+  </si>
+  <si>
+    <t>Acquisto furgone per il  trasporto dei prodotti ittici pescati</t>
+  </si>
+  <si>
+    <t>3513/VE/24</t>
+  </si>
+  <si>
+    <t>010/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H61H25000010009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Progetto pesca sostenibile: innovazione, sicurezza e qualità </t>
+  </si>
+  <si>
+    <t>4734/VE/24</t>
+  </si>
+  <si>
+    <t>011/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H61H25000020009</t>
+  </si>
+  <si>
+    <t>3519/VE/24</t>
+  </si>
+  <si>
+    <t>012/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H31H25000010009</t>
+  </si>
+  <si>
+    <t>Progetto pesca sostenibile: innovazione, sicurezza e qualità</t>
+  </si>
+  <si>
+    <t>3521/VE/24</t>
+  </si>
+  <si>
+    <t>013/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H61H25000030009</t>
+  </si>
+  <si>
+    <t>3535/VE/24</t>
+  </si>
+  <si>
+    <t>014/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H61H25000040009</t>
+  </si>
+  <si>
+    <t>3514/VE/24</t>
+  </si>
+  <si>
+    <t>015/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H71H25000000009</t>
+  </si>
+  <si>
+    <t>3516/VE/24</t>
+  </si>
+  <si>
+    <t>018/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H71H25000010009</t>
+  </si>
+  <si>
+    <t>3520/VE/24</t>
+  </si>
+  <si>
+    <t>019/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H61H25000050009</t>
+  </si>
+  <si>
+    <t>Azione volta ad incrementare la competitività dell'impresa</t>
+  </si>
+  <si>
+    <t>4763/VE/24</t>
+  </si>
+  <si>
+    <t>020/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H81H25000030009</t>
+  </si>
+  <si>
+    <t>4762/VE/24</t>
+  </si>
+  <si>
+    <t>021/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H81H25000040009</t>
+  </si>
+  <si>
+    <t>4724/VE/24</t>
+  </si>
+  <si>
+    <t>022/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H81H25000050009</t>
+  </si>
+  <si>
+    <t>AZIONE VOLTA AD INCREMENTARE LA COMPETITIVITA' DELL'IMPRESA</t>
+  </si>
+  <si>
+    <t>3585/VE/24</t>
+  </si>
+  <si>
+    <t>023/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H71H25000020009</t>
+  </si>
+  <si>
+    <t>Fish Track 2.0: tracciabilità e freschezza della piccola pesca buranella</t>
+  </si>
+  <si>
+    <t>4728/VE/24</t>
+  </si>
+  <si>
+    <t>024/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H81H25000060009</t>
+  </si>
+  <si>
+    <t>4731/VE/24</t>
+  </si>
+  <si>
+    <t>025/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H51H25000030009</t>
+  </si>
+  <si>
+    <t>DISTRIBUZIONE PESCATO</t>
+  </si>
+  <si>
+    <t>3568/VE/24</t>
+  </si>
+  <si>
+    <t>026/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H91H25000030009</t>
+  </si>
+  <si>
+    <t>Uno Scudo per il molecante</t>
+  </si>
+  <si>
+    <t>3596/VE/24</t>
+  </si>
+  <si>
+    <t>027/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H61H25000060009</t>
+  </si>
+  <si>
+    <t>Acquisto di un veicolo collettivo per il trasporto dalle aree di pesca ai luoghi di prima vendita</t>
+  </si>
+  <si>
+    <t>3536/VE/24</t>
+  </si>
+  <si>
+    <t>028/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H91H25000040009</t>
+  </si>
+  <si>
+    <t>3537/VE/24</t>
+  </si>
+  <si>
+    <t>029/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H91H25000050009</t>
+  </si>
+  <si>
+    <t>4725/VE/24</t>
+  </si>
+  <si>
+    <t>032/111102/24/VE</t>
+  </si>
+  <si>
+    <t>H91H25000060009</t>
+  </si>
+  <si>
+    <t>Acquisto di furgone coibentato</t>
+  </si>
+  <si>
+    <t>PPC028925</t>
+  </si>
+  <si>
+    <t>5489/VE/25</t>
+  </si>
+  <si>
+    <t>2/111102/25/VE</t>
+  </si>
+  <si>
+    <t>H77G25000010009</t>
+  </si>
+  <si>
+    <t>H92I25000450009</t>
+  </si>
+  <si>
+    <t>H92125000080007</t>
+  </si>
+  <si>
+    <t>Introdizione di tecnologie per la sostenibilità ambientale e commerciale in acquacoltura e diversificazione delle specie allevate</t>
+  </si>
+  <si>
+    <t>Compensazione finanziaria agli operatori della pesca e dell acquacoltura per i costi aggiuntivi conseguenti alla guerra in Ucraina</t>
+  </si>
+  <si>
+    <t>SERVIZI DI CONSULENZA, SPORTELLO INFORMATIVO PER ASSISTERE IMPRESE DELLA PESCA E ACQUACOLTURA NELLE ATTIVITA  DI GESTIONE E NEI PROCESSI DI DIGITALIZZAZIONE E DIVERSIFICAZIONE</t>
+  </si>
+  <si>
+    <t>MIGLIORAMENTO DELLE INFRASTRUTTURE LUNGO IL PORTO PESCHERECCIO E PUNTO DI SBARCO NEL   RIO INTERNO  NEL COMUNE DI CAORLE</t>
+  </si>
+  <si>
+    <t>Potenziamento digitale del turismo a sostegno dell impresa ittica</t>
+  </si>
+  <si>
+    <t>PESCA BLU: sportelli ed incontri per sostenere l operatività delle imprese del settore pesca ed acquacoltura con servizi adeguati</t>
+  </si>
+  <si>
+    <t>Interferenza tra granchio blu e pesca della seppia: impatto e strategie di mitigazione nel Compartimento di venezia</t>
+  </si>
+  <si>
+    <t>Interventi infrastrutturali per la competività e la sostenibilità ambientale del mercato ittico di Chioggia</t>
+  </si>
+  <si>
+    <t>progetto pesca sosttenibile: innovazione, sicurezza e qualità - Gusso Elia</t>
+  </si>
+  <si>
+    <t>Progetto pilota per l individuazione di filiere destinate all utilizzazione della frazione di catture della specie aliena granchio blu (Callinectes sapidus) non idonee per l alimentazione e per favorire la competitività delle imprese di piccola pesca</t>
+  </si>
+  <si>
+    <t>ACQ036325</t>
+  </si>
+  <si>
+    <t>AT060526</t>
+  </si>
+  <si>
+    <t>CT058526</t>
+  </si>
+  <si>
+    <t>57848/VE/25</t>
+  </si>
+  <si>
+    <t>11846/VE/25</t>
+  </si>
+  <si>
+    <t>7742/VE/25</t>
+  </si>
+  <si>
+    <t>7748/VE/25</t>
+  </si>
+  <si>
+    <t>7766/VE/25</t>
+  </si>
+  <si>
+    <t>7767/VE/25</t>
+  </si>
+  <si>
+    <t>12846/VE/25</t>
+  </si>
+  <si>
+    <t>7846/VE/25</t>
+  </si>
+  <si>
+    <t>58846/VE/25</t>
+  </si>
+  <si>
+    <t>58350/VE/25</t>
+  </si>
+  <si>
+    <t>8346/VE/25</t>
+  </si>
+  <si>
+    <t>53847/VE/25</t>
+  </si>
+  <si>
+    <t>12847/VE/25</t>
+  </si>
+  <si>
+    <t>59846/VE/25</t>
+  </si>
+  <si>
+    <t>13346/VE/25</t>
+  </si>
+  <si>
+    <t>16348/VE/25</t>
+  </si>
+  <si>
+    <t>13848/VE/25</t>
+  </si>
+  <si>
+    <t>14346/VE/25</t>
+  </si>
+  <si>
+    <t>15348/VE/25</t>
+  </si>
+  <si>
+    <t>15349/VE/25</t>
+  </si>
+  <si>
+    <t>15350/VE/25</t>
+  </si>
+  <si>
+    <t>15347/VE/25</t>
+  </si>
+  <si>
+    <t>53348/VE/25</t>
+  </si>
+  <si>
+    <t>15351/VE/25</t>
+  </si>
+  <si>
+    <t>15352/VE/25</t>
+  </si>
+  <si>
+    <t>19846/VE/25</t>
+  </si>
+  <si>
+    <t>16847/VE/25</t>
+  </si>
+  <si>
+    <t>55347/VE/25</t>
+  </si>
+  <si>
+    <t>19348/VE/25</t>
+  </si>
+  <si>
+    <t>55846/VE/25</t>
+  </si>
+  <si>
+    <t>19349/VE/25</t>
+  </si>
+  <si>
+    <t>19847/VE/25</t>
+  </si>
+  <si>
+    <t>54350/VE/25</t>
+  </si>
+  <si>
+    <t>20348/VE/25</t>
+  </si>
+  <si>
+    <t>75359/VE/25</t>
+  </si>
+  <si>
+    <t>58848/VE/25</t>
+  </si>
+  <si>
+    <t>54348/VE/25</t>
+  </si>
+  <si>
+    <t>54349/VE/25</t>
+  </si>
+  <si>
+    <t>135846/VE/26</t>
+  </si>
+  <si>
+    <t>136346/VE/26</t>
+  </si>
+  <si>
+    <t>00301/221402/25/VE</t>
+  </si>
+  <si>
+    <t>00302/221502/25/VE</t>
+  </si>
+  <si>
+    <t>00401/221303/25/VE</t>
+  </si>
+  <si>
+    <t>00402/221402/25/VE</t>
+  </si>
+  <si>
+    <t>00403/221502/25/VE</t>
+  </si>
+  <si>
+    <t>00601/221303/25/VE</t>
+  </si>
+  <si>
+    <t>00602/221402/25/VE</t>
+  </si>
+  <si>
+    <t>00603/221502/25/VE</t>
+  </si>
+  <si>
+    <t>01001/221303/25/VE</t>
+  </si>
+  <si>
+    <t>01002/221502/25/VE</t>
+  </si>
+  <si>
+    <t>01101/221303/25/VE</t>
+  </si>
+  <si>
+    <t>01102/221402/25/VE</t>
+  </si>
+  <si>
+    <t>01103/221502/25/VE</t>
+  </si>
+  <si>
+    <t>01302/221402/25/VE</t>
+  </si>
+  <si>
+    <t>01501/221402/25/VE</t>
+  </si>
+  <si>
+    <t>01502/221502/25/VE</t>
+  </si>
+  <si>
+    <t>01601/221303/25/VE</t>
+  </si>
+  <si>
+    <t>01602/221402/25/VE</t>
+  </si>
+  <si>
+    <t>01603/221502/25/VE</t>
+  </si>
+  <si>
+    <t>01701/221402/25/VE</t>
+  </si>
+  <si>
+    <t>01702/221502/25/VE</t>
+  </si>
+  <si>
+    <t>019/221402/25/VE</t>
+  </si>
+  <si>
+    <t>01902/221502/25/VE</t>
+  </si>
+  <si>
+    <t>020/221502/25/VE</t>
+  </si>
+  <si>
+    <t>021/221502/25/VE</t>
+  </si>
+  <si>
+    <t>022/221303/25/VE</t>
+  </si>
+  <si>
+    <t>022/221402/25/VE</t>
+  </si>
+  <si>
+    <t>022/221502/25/VE</t>
+  </si>
+  <si>
+    <t>023/221303/25/VE</t>
+  </si>
+  <si>
+    <t>02302/221402/25/VE</t>
+  </si>
+  <si>
+    <t>02303/221502/25/VE</t>
+  </si>
+  <si>
+    <t>027/221303/25/VE</t>
+  </si>
+  <si>
+    <t>027/221402/25/VE</t>
+  </si>
+  <si>
+    <t>027/221502/25/VE</t>
+  </si>
+  <si>
+    <t>02801/221303/25/VE</t>
+  </si>
+  <si>
+    <t>02802/221402/25/VE</t>
+  </si>
+  <si>
+    <t>02803/221502/25/VE</t>
+  </si>
+  <si>
+    <t>031/221502/25/VE</t>
+  </si>
+  <si>
+    <t>032/221303/25/VE</t>
+  </si>
+  <si>
+    <t>032/221502/25/VE</t>
+  </si>
+  <si>
+    <t>03301/221303/25/VE</t>
+  </si>
+  <si>
+    <t>03302/221402/25/VE</t>
+  </si>
+  <si>
+    <t>03303/221502/25/VE</t>
+  </si>
+  <si>
+    <t>03701/221303/25/VE</t>
+  </si>
+  <si>
+    <t>03702/221502/25/VE</t>
+  </si>
+  <si>
+    <t>03801/221402/25/VE</t>
+  </si>
+  <si>
+    <t>03802/221502/25/VE</t>
+  </si>
+  <si>
+    <t>039/221402/25/VE</t>
+  </si>
+  <si>
+    <t>039/221502/25/VE</t>
+  </si>
+  <si>
+    <t>040/221502/25/VE</t>
+  </si>
+  <si>
+    <t>04402/221402/25/VE</t>
+  </si>
+  <si>
+    <t>04403/221502/25/VE</t>
+  </si>
+  <si>
+    <t>046/221402/25/VE</t>
+  </si>
+  <si>
+    <t>046/221502/25/VE</t>
+  </si>
+  <si>
+    <t>04701/221402/25/VE</t>
+  </si>
+  <si>
+    <t>04702/221502/25/VE</t>
+  </si>
+  <si>
+    <t>050/221402/25/VE</t>
+  </si>
+  <si>
+    <t>050/221502/25/VE</t>
+  </si>
+  <si>
+    <t>052/221502/25/VE</t>
+  </si>
+  <si>
+    <t>054/221502/25/VE</t>
+  </si>
+  <si>
+    <t>055/221502/25/VE</t>
+  </si>
+  <si>
+    <t>05801/221303/25/VE</t>
+  </si>
+  <si>
+    <t>05802/221402/25/VE</t>
+  </si>
+  <si>
+    <t>05803/221502/25/VE</t>
+  </si>
+  <si>
+    <t>06101/221402/25/VE</t>
+  </si>
+  <si>
+    <t>06102/221502/25/VE</t>
+  </si>
+  <si>
+    <t>063/221402/25/VE</t>
+  </si>
+  <si>
+    <t>067/221502/25/VE</t>
+  </si>
+  <si>
+    <t>078/221402/25/VE</t>
+  </si>
+  <si>
+    <t>078/221502/25/VE</t>
+  </si>
+  <si>
+    <t>080/221402/25/VE</t>
+  </si>
+  <si>
+    <t>08002/221502/25/VE</t>
+  </si>
+  <si>
+    <t>08003/221303/25/VE</t>
+  </si>
+  <si>
+    <t>38/221502/25/VE</t>
+  </si>
+  <si>
+    <t>42/221502/25/VE</t>
+  </si>
+  <si>
+    <t>1/551116/26/VE</t>
+  </si>
+  <si>
+    <t>1/222402/26/VE</t>
+  </si>
+  <si>
+    <t>H82I25000280007</t>
+  </si>
+  <si>
+    <t>H99G25000790007</t>
+  </si>
+  <si>
+    <t>H79G25000160007</t>
+  </si>
+  <si>
+    <t>H89G25001310007</t>
+  </si>
+  <si>
+    <t>H39G25000370007</t>
+  </si>
+  <si>
+    <t>H92I25000540007</t>
+  </si>
+  <si>
+    <t>H92I25000520007</t>
+  </si>
+  <si>
+    <t>H69G25000130007</t>
+  </si>
+  <si>
+    <t>H82I25000260009</t>
+  </si>
+  <si>
+    <t>H72I25000300007</t>
+  </si>
+  <si>
+    <t>H32I25000250007</t>
+  </si>
+  <si>
+    <t>H92I25000530007</t>
+  </si>
+  <si>
+    <t>H99G25000810007</t>
+  </si>
+  <si>
+    <t>H99G25000800007</t>
+  </si>
+  <si>
+    <t>H74B25000000007</t>
+  </si>
+  <si>
+    <t>H69G25000120007</t>
+  </si>
+  <si>
+    <t>H72I25000330007</t>
+  </si>
+  <si>
+    <t>H49G25000990007</t>
+  </si>
+  <si>
+    <t>H29G25000240007</t>
+  </si>
+  <si>
+    <t>H89G25001300007</t>
+  </si>
+  <si>
+    <t>H92I25000510007</t>
+  </si>
+  <si>
+    <t>H92I25000500007</t>
+  </si>
+  <si>
+    <t>H82I25000330007</t>
+  </si>
+  <si>
+    <t>H96D25000210007</t>
+  </si>
+  <si>
+    <t>H32I25000240007</t>
+  </si>
+  <si>
+    <t>H52I25000270007</t>
+  </si>
+  <si>
+    <t>H72I25000320007</t>
+  </si>
+  <si>
+    <t>H82I25000320007</t>
+  </si>
+  <si>
+    <t>H82I25000310007</t>
+  </si>
+  <si>
+    <t>H82I25000270007</t>
+  </si>
+  <si>
+    <t>H39G25000360007</t>
+  </si>
+  <si>
+    <t>H92I25000490007</t>
+  </si>
+  <si>
+    <t>H72I25000340007</t>
+  </si>
+  <si>
+    <t>H72I25000350007</t>
+  </si>
+  <si>
+    <t>H72I25000310007</t>
+  </si>
+  <si>
+    <t>H71H25000140007</t>
+  </si>
+  <si>
+    <t>H82I25000300007</t>
+  </si>
+  <si>
+    <t>H82I25000290007</t>
+  </si>
+  <si>
+    <t>H71J26000040009</t>
+  </si>
+  <si>
+    <t>H79I26000240009</t>
+  </si>
+  <si>
+    <t>AMMODERNAMENTO IMPIANTO DI MITILICOLTURA A MARE ED ACQUISTO DOTAZIONI DI BORDO SU M/NAVE ORIONE II°</t>
+  </si>
+  <si>
+    <t>Riqualificazione e valorizzazione del prodotto ittico della Valle Morosina e miglioramento della sicurezza e delle condizioni di lavoro</t>
+  </si>
+  <si>
+    <t>Rilancio del complesso ittico Villaregia</t>
+  </si>
+  <si>
+    <t>Ricostruzione capanno con impianto fotovoltaico</t>
+  </si>
+  <si>
+    <t>Interventi di ammodernamento e miglioramento delle condizioni di lavoro e sicurezza, della salute e del benessere degli animali nella valle Ca' Pisani</t>
+  </si>
+  <si>
+    <t>TRE EMME STEP 2</t>
+  </si>
+  <si>
+    <t>Nuova Piovan</t>
+  </si>
+  <si>
+    <t>Marin 2026</t>
+  </si>
+  <si>
+    <t>ACQUISTO DI IMBARCAZIONE A SERVIZIO IMPIANTO (RECINTO) DI ACQUACOLTURA CON MOTORE 40HP ED ACQUISTO DI ATTREZZATURE</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA E MIGLIORAMENTO DELLA NAVIGAZIONE A FAVORE DI UNA PIU' SOSTENIBILE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Investimenti produttivi per l'acquacoltura sostenibile </t>
+  </si>
+  <si>
+    <t>New Wendy 2026</t>
+  </si>
+  <si>
+    <t>AMMODERNAMENTO STRUTTURALE E DOTAZIONALE DELLA VALLE CA' PASTA</t>
+  </si>
+  <si>
+    <t>Riattivazione produttiva di impianto acquicolo presso Isola La Cura in Laguna di Venezia</t>
+  </si>
+  <si>
+    <t>INNOVATROUT: troticoltura evoluta, qualità garantita</t>
+  </si>
+  <si>
+    <t>Acquisto nuova imbarcazione di V categoria asservita ad impianto di acquacoltura</t>
+  </si>
+  <si>
+    <t>Ammodernamento, ristrutturazione e installazione di impianto fotovoltaico in tre allevamenti di allevamento ittico estensivo vallivi</t>
+  </si>
+  <si>
+    <t>Investimento in energia rinnovabile, miglioramento condizioni di lavoro e per l'acquacoltura sostenibile</t>
+  </si>
+  <si>
+    <t>Interventi di restauro e di risanamento conservativo delle vasche in c.a. per il preingrasso di molluschi, installazione impianti e acquisto di attrezzature e macchinari per lo stabilimento</t>
+  </si>
+  <si>
+    <t>Michel Plus</t>
+  </si>
+  <si>
+    <t>Rinnovo Verace 2026</t>
+  </si>
+  <si>
+    <t>Interventi di riqualificazione, salvaguardia ambientale, valorizzazione della biodiversità e sostenibilità energetica dell'Azienda Agricola Casonetto</t>
+  </si>
+  <si>
+    <t>Ammodernamento delle attrezzature di un impianto di pescicoltura valliva, demolizione e ricostruzione di deposito attrezzi e cavana con rimozione della copertura in cemento amianto</t>
+  </si>
+  <si>
+    <t>Ammodernamento impianto troticoltura intensiva e realizzazione spaccio aziendale</t>
+  </si>
+  <si>
+    <t>Alga V. ampliamento area</t>
+  </si>
+  <si>
+    <t>Ristrutturazione dell'impianto produttivo sperimentale di Pellestrina - Venezia per rilanciare la competitività, la reddittività, la resilienza e la sostenibilità ambientale dell'impianto acquicolo</t>
+  </si>
+  <si>
+    <t>Completamento impianto di allevamento di ostriche in laguna di Venezia</t>
+  </si>
+  <si>
+    <t>NUOVE ATTREZZATURE PER ICEBERG</t>
+  </si>
+  <si>
+    <t>Ammodernamento macchinari e attrezzature Società Agricola Blue Valley srl</t>
+  </si>
+  <si>
+    <t>Ammodernamento del motopeschereccio e potenziamento dell'impianto di mitilicoltura sostenibile</t>
+  </si>
+  <si>
+    <t>SACCATORO</t>
+  </si>
+  <si>
+    <t>Acquisizione servizio esterno per manutenzione data base</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partecipazione alla manifestazione 'Italian Oyster Fest' </t>
+  </si>
+  <si>
+    <t>221402 - Investimenti produttivi nel settore acquicolo</t>
+  </si>
+  <si>
+    <t>221303 - Efficientamento energetico impianti acquicoli</t>
+  </si>
+  <si>
     <t>TESSARIN GIANCARLO (TSSGCR68D02G923N)</t>
   </si>
   <si>
-    <t>3488/VE/24</t>
-[...7 lines deleted...]
-  <si>
     <t>BELTRAME JESSICA (BLTJSC76R50C967B)</t>
   </si>
   <si>
-    <t>3491/VE/24</t>
-[...7 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA ANGELO MANCIN (01506570298)</t>
   </si>
   <si>
-    <t>3523/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>TERANOVA SOCIETA' AGRICOLA (01507200291)</t>
   </si>
   <si>
-    <t>3497/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>CRIVELLARI MARCO (CRVMRC92E01L736C)</t>
   </si>
   <si>
-    <t>3503/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>VALLE CA' PASTA SOCIETA' AGRICOLA SRL (03937750275)</t>
   </si>
   <si>
-    <t>3529/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA LA VALLESINA DI RACHELA ANTONIO E C. S.S. (04923220281)</t>
   </si>
   <si>
-    <t>3504/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>PREGNOLATO GIORGIO (PRGGRG61C10G923K)</t>
   </si>
   <si>
-    <t>3680/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>CIVIERO ERIC (CVRRCE96B11A059L)</t>
   </si>
   <si>
-    <t>3814/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>CASELATO VALERIANA (CSLVRN65A52G923G)</t>
   </si>
   <si>
-    <t>3699/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>D'IMPERIO SIMONE (DMPSMN64B10C967I)</t>
   </si>
   <si>
-    <t>3505/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>COOPERATIVA PESCATORI DI PILA - ORGANIZZAZIONE DI PRODUTTORI SOCI ETA' COOPERATIVA, DENOMINATA ANCHE OP SOCIETA' COOPERATIVA (00040930299)</t>
   </si>
   <si>
-    <t>3506/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>VETTORELLO SANDRO (VTTSDR68S03C967R)</t>
   </si>
   <si>
-    <t>3711/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>TOSATTI ANDREA (TSTNDR82T02D548G)</t>
   </si>
   <si>
-    <t>3727/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>TRE M S.S. AGRICOLA DI FUOLEGA MAURO E PADOAN MERIZIANA (04585350277)</t>
   </si>
   <si>
-    <t>3512/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA AGRICOLA LA COZZA S.S. (01593080292)</t>
   </si>
   <si>
-    <t>3700/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>CREPALDI MARCO (CRPMRC86D26A059T)</t>
   </si>
   <si>
-    <t>3717/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>MAZZEO ANGELO (MZZNGL85A13C638V)</t>
   </si>
   <si>
-    <t>3734/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>NEGRI SERENA (NGRSRN78S47C967V)</t>
   </si>
   <si>
-    <t>3735/VE/24</t>
-[...7 lines deleted...]
-  <si>
     <t>VERONESE EMANUELE (VRNMNL68C21A059R)</t>
   </si>
   <si>
-    <t>3828/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>TROTICOLTURA F.LLI SELLA SOCIETA' AGRICOLA SEMPLICE (04184020248)</t>
   </si>
   <si>
-    <t>3829/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' COOPERATIVA PESCATORI ROSOLINA (00750250292)</t>
   </si>
   <si>
-    <t>3726/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA GIANELA S.S. DI DAVIDE,MARINO E SAMUELE BONAFE' (01497810299)</t>
   </si>
   <si>
-    <t>3729/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>VERONESE ENRICO (VRNNRC80B25C967U)</t>
   </si>
   <si>
-    <t>3517/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>VALLE PIERIMPIE' SOCIETA' AGRICOLA SRL (04933420152)</t>
   </si>
   <si>
-    <t>3833/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>MOTOBARCA ZEN S.S. DI AZZALIN LORENZO &amp; C. (01047740293)</t>
   </si>
   <si>
-    <t>3730/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>NALIN TEDDI (NLNTDD80R20A059H)</t>
   </si>
   <si>
-    <t>3926/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>CASTEGINI ARMANDO LORIS (CSTRND69E28I003R)</t>
   </si>
   <si>
-    <t>3930/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>PASSARELLA MARCELLO (PSSMCL62M30G923G)</t>
   </si>
   <si>
-    <t>3518/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>AZIENDA AGRICOLA DATO DI BUSETTO MAURIZIO E ANDREA SS (04056260278)</t>
   </si>
   <si>
-    <t>3934/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>ALCIONE PESCA SOCIETA' AGRICOLA S.S. (01564660296)</t>
   </si>
   <si>
-    <t>3869/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>FLORIAN &amp; BERTI S.S. (02288280270)</t>
   </si>
   <si>
-    <t>3522/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>CONSORZIO DELTA NORD SOC.COOP. (01074500297)</t>
   </si>
   <si>
-    <t>3959/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>FABBRIS ANGELO (FBBNGL70S03C638Y)</t>
   </si>
   <si>
-    <t>3963/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>LA PERLA DEL DELTA SOCIETA' AGRICOLA S.S. DI TH'O LAGOON E ALESSIO GREGUOLDO (01525600290)</t>
   </si>
   <si>
-    <t>3769/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>BALLARIN MAURO &amp; STEFANO SS. SOCIETA' AGRICOLA (02725150276)</t>
   </si>
   <si>
-    <t>4014/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA ALGA.V S.S. (04767580279)</t>
   </si>
   <si>
-    <t>3851/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>WENDY SOCIETA' SEMPLICE DI SPINADIN WENDY E C. (04571230277)</t>
   </si>
   <si>
-    <t>3524/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA SPERANZA S.S. (04192410274)</t>
   </si>
   <si>
-    <t>3856/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA PERINI S.S. (04604270274)</t>
   </si>
   <si>
-    <t>4016/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' COOPERATIVA ARSELLA (03480430275)</t>
   </si>
   <si>
-    <t>3785/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA ARIA S.S. (04809640271)</t>
   </si>
   <si>
-    <t>3525/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA ALMA PESCA S.S. DI PENZO ROBERTO E C. (04443240272)</t>
   </si>
   <si>
-    <t>3857/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA EVAMAR S.S. (04527360277)</t>
   </si>
   <si>
-    <t>3789/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>MARCHESINI ROBERTO (MRCRRT68L01G923R)</t>
   </si>
   <si>
-    <t>4024/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>CELESTE SOCIETA' AGRICOLA DI BUSETTO VINCENZO E SCARPA MARCO SOCIETA' SEMPLICE (04165680275)</t>
   </si>
   <si>
-    <t>3526/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA VITTORIA SS DI MARCOLIN GHERARDO &amp; C (00847750296)</t>
   </si>
   <si>
-    <t>4026/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>TRAVAGLIA GIANLUCA (TRVGLC71M20A059P)</t>
   </si>
   <si>
-    <t>3795/VE/24</t>
-[...7 lines deleted...]
-  <si>
     <t>FINOTTI MARIO (FNTMRA61C15A059S)</t>
   </si>
   <si>
-    <t>3848/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>ZAPPA DI RONCATO ENRICO E FRATELLI S.N.C. (00410480206)</t>
   </si>
   <si>
-    <t>3796/VE/24</t>
-[...7 lines deleted...]
-  <si>
     <t>MANCIN DANIEL (MNCDNL76D29A059U)</t>
   </si>
   <si>
-    <t>4027/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>TESSARIN FRANCESCO (TSSFNC79M15C967T)</t>
   </si>
   <si>
-    <t>3797/VE/24</t>
-[...7 lines deleted...]
-  <si>
     <t>RENZO E SIMONE S.S. DI CATTIN SIMONE E MARANGON RENZO (01289310292)</t>
   </si>
   <si>
-    <t>3861/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>DURIGON ROSA (DRGRSO54E47H131J)</t>
   </si>
   <si>
-    <t>3527/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA ITALVIVAI S.S. (04496490279)</t>
   </si>
   <si>
-    <t>3800/VE/24</t>
-[...7 lines deleted...]
-  <si>
     <t>TROMBETTA ANDREA (TRMNDR95H05A059N)</t>
   </si>
   <si>
-    <t>3887/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA KAPPA S.S. DI VARAGNOLO MAURIZIO E C. (03814810275)</t>
   </si>
   <si>
-    <t>3667/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>NALDI ALESSANDRO (NLDLSN75M19A059H)</t>
   </si>
   <si>
-    <t>3691/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA VERACE S.S. (04285130276)</t>
   </si>
   <si>
-    <t>3668/VE/24</t>
-[...7 lines deleted...]
-  <si>
     <t>PIZZO NICOLA (PZZNCL91P11F382B)</t>
   </si>
   <si>
-    <t>3696/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA MICHEL S.S. (04639830274)</t>
   </si>
   <si>
-    <t>3704/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>MAREBLU SOCIETA' AGRICOLA S.S. DI VIANELLO ANDREA &amp; C. (04257430274)</t>
   </si>
   <si>
-    <t>3675/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA ALISSA S.S. (04125900276)</t>
   </si>
   <si>
-    <t>3716/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA MARIN S.S. (04579240278)</t>
   </si>
   <si>
-    <t>3728/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA LAGUNARE S.S. (04143700278)</t>
   </si>
   <si>
-    <t>3763/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>RETE D'IMPRESA PELLESTRINA-VENEZIA (01588840296)</t>
   </si>
   <si>
-    <t>3732/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA MD. PESCA S.S. (04281330276)</t>
   </si>
   <si>
-    <t>3722/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>ZERBIN ANTONIO (ZRBNTN83A04A059J)</t>
   </si>
   <si>
-    <t>3666/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>TROTICOLTURA ALPINA VALDASTICO S.S. SOCIETA' AGRICOLA (00215840240)</t>
   </si>
   <si>
-    <t>3768/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>VALLE DA PESCA SAN LEONARDO S.S. (04212990271)</t>
   </si>
   <si>
-    <t>3754/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>PASSARELLA MATTEO (PSSMTT97M05A059I)</t>
   </si>
   <si>
-    <t>3771/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>DURIGON EMANUELE (DRGMNL52H17H131M)</t>
   </si>
   <si>
-    <t>3755/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>DURIGON CARMELO (DRGCML48L05H131K)</t>
   </si>
   <si>
-    <t>3723/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>BONAVENTURA SOCIETA' COOPERATIVA (03461630273)</t>
   </si>
   <si>
-    <t>3684/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA'AGRICOLA VALLE SEGA' - S.R.L. (01538570290)</t>
   </si>
   <si>
-    <t>3775/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>ALBERONI MITILI SOCIETA' COOPERATIVA - A.M.S.C. s.c.r.l. (04330620271)</t>
   </si>
   <si>
-    <t>3787/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>MARZOLA CESARE (MRZCSR86M13A059L)</t>
   </si>
   <si>
-    <t>3677/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>L'AGRESTE S.R.L. (00588430272)</t>
   </si>
   <si>
-    <t>3892/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA DELTA SCANO SOCIETA' COOPERATIVA (01230920298)</t>
   </si>
   <si>
-    <t>3895/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>MURAZZO SOCIETA' SEMPLICE AGRICOLA (02405020278)</t>
   </si>
   <si>
-    <t>3900/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>MITILI PELLESTRINA SOCIETA' COOPERATIVA (04001800277)</t>
   </si>
   <si>
-    <t>3919/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>GARDIN ANTONIO (GRDNTN63L24C638V)</t>
   </si>
   <si>
-    <t>3531/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA F.LLI BUSETTO DI BUSETTO LORENZO S.S. (02717750273)</t>
   </si>
   <si>
-    <t>3532/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>EL BARCAGNO SOCIETA' SEMPLICE AGRICOLA (04778040271)</t>
   </si>
   <si>
-    <t>3612/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA ECOTAPES S.S. (04621060278)</t>
   </si>
   <si>
-    <t>3533/VE/24</t>
-[...10 lines deleted...]
-  <si>
     <t>EL CALIGO SOCIETA' COOPERATIVA (01104660293)</t>
   </si>
   <si>
-    <t>3534/VE/24</t>
-[...7 lines deleted...]
-  <si>
     <t>SOCIETA' AGRICOLA CAZZARO DI CAZZARO FRANCESCO E MICHELE S. S. (02363580289)</t>
   </si>
   <si>
-    <t>ACQ004724</t>
-[...16 lines deleted...]
-  <si>
     <t>REGIONE VENETO (80007580279)</t>
   </si>
   <si>
+    <t>SOCIETA' AGRICOLA VITTORIA SRL (00847750296)</t>
+  </si>
+  <si>
+    <t>SOCIETA' AGRICOLA ITTICA VILLAREGIA SOCIETA' SEMPLICE (04844110272)</t>
+  </si>
+  <si>
+    <t>MANCIN PAOLO (MNCPLA64B16G923W)</t>
+  </si>
+  <si>
+    <t>SOCIETA' AGRICOLA RAVAGNAN S.R.L. (00152400297)</t>
+  </si>
+  <si>
+    <t>SOCIETA' AGRICOLA PIOVAN S.S. (04678830276)</t>
+  </si>
+  <si>
+    <t>COOPERATIVA PESCATORI PO SOCIETA' COOPERATIVA (00243290293)</t>
+  </si>
+  <si>
+    <t>CHIEREGATO LUCIANO (CHRLCN71S04C638X)</t>
+  </si>
+  <si>
+    <t>SOCIETA' AGRICOLA VALLE LA CURA S.S. (04929770271)</t>
+  </si>
+  <si>
+    <t>SOCIETA' AGRICOLA TROTICOLTURA RIO MOLINI S.R.L. (00206720237)</t>
+  </si>
+  <si>
+    <t>SOCIETA' AGRICOLA CA' BONELLI 1924 S.R.L. (02160180382)</t>
+  </si>
+  <si>
+    <t>ZAPPA SAS DI RONCATO GIOVANNI E C. (00410480206)</t>
+  </si>
+  <si>
+    <t>ITTICA ALLEVAMENTI CA' PELLESTRINA S.R.L. (00907910293)</t>
+  </si>
+  <si>
+    <t>D'ANTUONO MATTEO (DNTMTT87H24C967X)</t>
+  </si>
+  <si>
+    <t>AZIENDA AGRICOLA CASONETTO SAS DI VIANELLI GIANGALEAZZO &amp; C (00919210294)</t>
+  </si>
+  <si>
+    <t>A.M.A. AZIENDA MARINA AVERTO SOC. R.L. (01042720068)</t>
+  </si>
+  <si>
+    <t>TIBALDO PAOLO (TBLPLA77M22A459S)</t>
+  </si>
+  <si>
+    <t>OSTRA BORA SOCIETA' AGRICOLA (01669960294)</t>
+  </si>
+  <si>
+    <t>SOCIETA' AGRICOLA "NIRVANA" S.S. DI VERONESE MASSIMILIANO E DEVID (01578880294)</t>
+  </si>
+  <si>
+    <t>BARONI DAVIDE (BRNDVD71E15A059R)</t>
+  </si>
+  <si>
+    <t>ICEBERG SOCIETA' SEMPLICE AGRICOLA DI VIANELLO FABIO, DANIELE E MARCO (04573590272)</t>
+  </si>
+  <si>
+    <t>SOCIETA' AGRICOLA BLUE VALLEY - S.R.L. (00264940271)</t>
+  </si>
+  <si>
+    <t>SOCIETA' AGRICOLA PIANETA MARE DI BUSETTO RICCARDO E MASSIMILIANO SOCIETA' SEMPLICE (04165690274)</t>
+  </si>
+  <si>
+    <t>SACCA TORO SOCIETA' AGRICOLA (04741870275)</t>
+  </si>
+  <si>
+    <t>SOCIETA'COOPERATIVA PESCATORI S.GIULIA (01158780294)</t>
+  </si>
+  <si>
+    <t>BARONI DIEGO (BRNDGI67R31C967M)</t>
+  </si>
+  <si>
+    <t>GRUPPO DI AZIONE LOCALE VENEZIA ORIENTALE - DENOMINATA BREVEMENTE GAL VENEZIA ORIENTALE O VEGAL (92014510272)</t>
+  </si>
+  <si>
+    <t>GRUPPO DI AZIONE COSTIERA DI CHIOGGIA E DEL DELTA DEL PO "GAC" (90016180292)</t>
+  </si>
+  <si>
+    <t>CREPALDI MATTEO (CRPMTT90B15C814G)</t>
+  </si>
+  <si>
+    <t>AZZALIN CLORINDA (ZZLCRN51R51G923I)</t>
+  </si>
+  <si>
+    <t>MANCIN MARCELLINO (MNCMCL59P03G923C)</t>
+  </si>
+  <si>
+    <t>BONANDIN MARCO (BNNMRC61E11G923N)</t>
+  </si>
+  <si>
+    <t>MASSARENTI SIBILLA (MSSSLL63S56C814G)</t>
+  </si>
+  <si>
+    <t>BOSCOLO ANGELO (BSCNGL53E16L026C)</t>
+  </si>
+  <si>
+    <t>FERRO SILVIO (FRRSLV69P11A059G)</t>
+  </si>
+  <si>
+    <t>FERRO TIZIANA (FRRTZN71P43C967P)</t>
+  </si>
+  <si>
+    <t>MARANGON RAFFAELA (MRNRFL77H42C967K)</t>
+  </si>
+  <si>
+    <t>STURARO SIMONE (STRSMN70D17C967U)</t>
+  </si>
+  <si>
+    <t>ADRIATIC FISHERY SOCIETA' COOPERATIVA (04474830272)</t>
+  </si>
+  <si>
+    <t>ADRIATICA LAGUNARE SOCIETA' COOPERATIVA (04052130277)</t>
+  </si>
+  <si>
+    <t>MILANI DANIELE (MLNDNL66S04G923F)</t>
+  </si>
+  <si>
+    <t>CATTIN VIRNA (CTTVRN85L41C967C)</t>
+  </si>
+  <si>
+    <t>MARANGON ALESSIA (MRNLSS94H58A059H)</t>
+  </si>
+  <si>
+    <t>CATTIN ARIANNA (CTTRNN81R62C967R)</t>
+  </si>
+  <si>
+    <t>MANCIN FLORES (MNCFRS69L01A059S)</t>
+  </si>
+  <si>
+    <t>CREPALDI LUCA (CRPLCU71L03A059N)</t>
+  </si>
+  <si>
+    <t>PREGNOLATO LORETTA (PRGLTT73M48C967E)</t>
+  </si>
+  <si>
+    <t>ZAGO ANTONIO (ZGANTN69H09A059D)</t>
+  </si>
+  <si>
+    <t>NALIN GIULIANA (NLNGLN62R65G923Y)</t>
+  </si>
+  <si>
+    <t>CARDILLO MICHELE (CRDMHL68H24L736K)</t>
+  </si>
+  <si>
+    <t>PAGANIN EMILIANA (PGNMLN74E64A059A)</t>
+  </si>
+  <si>
+    <t>FRANZOSO CRISTIANO (FRNCST68P15C967N)</t>
+  </si>
+  <si>
+    <t>SPONTON ALFONSO (SPNLNS79E18A059W)</t>
+  </si>
+  <si>
+    <t>AURORA SOCIETA' COOPERATIVA IN FORMA ABBREVIATA AURORA S.C. (02177880271)</t>
+  </si>
+  <si>
+    <t>SMERGHETTO FLAVIO (SMRFLV77M09L736P)</t>
+  </si>
+  <si>
+    <t>DAVID GIOVANNI (DVDGNN48C02B642W)</t>
+  </si>
+  <si>
+    <t>PREGNOLATO MICHELE (PRGMHL65C08C967J)</t>
+  </si>
+  <si>
+    <t>TUZZA MANUEL (TZZMNL76B24A059K)</t>
+  </si>
+  <si>
+    <t>ZAGO FEDERICO (ZGAFRC76C05C967C)</t>
+  </si>
+  <si>
+    <t>DALLA BELLA GIANFRANCO (DLLGFR65L16B642T)</t>
+  </si>
+  <si>
+    <t>ENZO MIRCO (NZEMRC61P07L736C)</t>
+  </si>
+  <si>
+    <t>TRAVAGLIA GIUSEPPINO (TRVGPP62C15G923H)</t>
+  </si>
+  <si>
+    <t>AZZALIN GIOVANNI (ZZLGNN61S30G923D)</t>
+  </si>
+  <si>
+    <t>MANCIN EFREM (MNCFRM97D19A059P)</t>
+  </si>
+  <si>
+    <t>VETTORELLO IVAN (VTTVNI76E18C967I)</t>
+  </si>
+  <si>
+    <t>PADOVAN IVAN (PDVVNI78A20C627A)</t>
+  </si>
+  <si>
+    <t>CASELLATO ANDREA (CSLNDR79H11C967Y)</t>
+  </si>
+  <si>
+    <t>SIVIERO FIAMMETTA (SVRFMT72P52G923V)</t>
+  </si>
+  <si>
+    <t>STOCCO VANESSA (STCVSS85C47H620G)</t>
+  </si>
+  <si>
+    <t>VIDALI SABRINA (VDLSRN68S41L840A)</t>
+  </si>
+  <si>
+    <t>BALBONI MARCO (BLBMRC56D22C980U)</t>
+  </si>
+  <si>
+    <t>MANTOVAN FERDINANDO (MNTFDN61M23H355P)</t>
+  </si>
+  <si>
+    <t>KASALLA BRUNILDA (KSLBNL81M56Z100K)</t>
+  </si>
+  <si>
+    <t>MANTOVAN EGIDIO (MNTGDE67M31D337F)</t>
+  </si>
+  <si>
+    <t>CATTIN CINZIA (CTTCNZ75E70A059V)</t>
+  </si>
+  <si>
+    <t>DE SARIO MATTEO (DSRMTT98M15G224F)</t>
+  </si>
+  <si>
+    <t>BOSCOLO CINZIA (BSCCNZ72R49A059T)</t>
+  </si>
+  <si>
+    <t>ARMARI FABRIZIO (RMRFRZ72S28A859H)</t>
+  </si>
+  <si>
+    <t>DA RE SIMONETTA (DRASNT65H54L026G)</t>
+  </si>
+  <si>
+    <t>FARINELLI MASSIMILIANO (FRNMSM65B07G923D)</t>
+  </si>
+  <si>
+    <t>GIBBIN DANIELE (GBBDNL70D04A059G)</t>
+  </si>
+  <si>
+    <t>FERRO SUSANNA (FRRSNN90C46H620D)</t>
+  </si>
+  <si>
+    <t>AVANZO NADIA (VNZNDA63C41C967J)</t>
+  </si>
+  <si>
+    <t>MARANGON GUERRINO (MRNGRN60E04G923V)</t>
+  </si>
+  <si>
+    <t>BRAGA BORIS (BRGBRS73S06A059D)</t>
+  </si>
+  <si>
+    <t>FRANZOSO FRANCO (FRNFNC60A19G923V)</t>
+  </si>
+  <si>
+    <t>BOCCATO STEFANO (BCCSFN60R04H573N)</t>
+  </si>
+  <si>
+    <t>BOSCOLO GIOACHINA ALESSANDRO (BSCLSN88L08C638S)</t>
+  </si>
+  <si>
+    <t>CORRADIN GIANLUCA (CRRGLC67E15C967D)</t>
+  </si>
+  <si>
+    <t>TRAVAGLIA JASON (TRVJSN93P16A059P)</t>
+  </si>
+  <si>
+    <t>NESTO ALESSANDRO (NSTLSN76D20C388B)</t>
+  </si>
+  <si>
+    <t>STOPPA FILIPPO (STPFPP78E02C967M)</t>
+  </si>
+  <si>
+    <t>BINATI SERENELLA (BNTSNL59B44G923R)</t>
+  </si>
+  <si>
+    <t>STOPPA GIUSEPPE (STPGPP56C18G923I)</t>
+  </si>
+  <si>
+    <t>MARANGON FEDERICO (MRNFRC71E25C967C)</t>
+  </si>
+  <si>
+    <t>FINOTTI MARCO (FNTMRC89T25A059Q)</t>
+  </si>
+  <si>
+    <t>GHEZZO ALESSANDRO (GHZLSN75E23L736L)</t>
+  </si>
+  <si>
+    <t>PASSARELLA EMANUELA (PSSMNL82T44F335W)</t>
+  </si>
+  <si>
+    <t>BMZ SNC DI BECCATI MARANGON VALERIO E ZUCCONELLI MICAEL (01551350299)</t>
+  </si>
+  <si>
+    <t>SARTO WILLY (SRTWLY74S16G914X)</t>
+  </si>
+  <si>
+    <t>TIOZZO BRASIOLA ALESSANDRO &amp; C. S.A.S. (03105080273)</t>
+  </si>
+  <si>
+    <t>ZANINI LUCIANO (ZNNLCN62A28A059V)</t>
+  </si>
+  <si>
+    <t>CONVENTI MATTEO (CNVMTT93R04A059L)</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE GENERALE COOPERATIVE ITALIANE (80037170588)</t>
+  </si>
+  <si>
+    <t>CONFEDERAZIONE ITALIANA AGRICOLTORI DELLA PROV. DI VENEZIA (84002710279)</t>
+  </si>
+  <si>
+    <t>COMITATO REGIONALE VENETO LEGA NAZIONALE COOPERATIVE E MUTUE (90059440272)</t>
+  </si>
+  <si>
+    <t>FEDERAZIONE PROVINCIALE COLDIRETTI VENEZIA (82005650278)</t>
+  </si>
+  <si>
+    <t>CONFCOOPERATIVE - UNIONE REGIONALE DEL VENETO (80019480286)</t>
+  </si>
+  <si>
+    <t>SOCIETA' COOPERATIVA SAN MARCO - PESCATORI DI BURANO (80006970273)</t>
+  </si>
+  <si>
+    <t>ORGANIZZAZIONE DI PRODUTTORI DELLA PESCA DI FASOLARI DELL'ALTO ADRIATICO SOCIETA' COOPERATIVA (03402620276)</t>
+  </si>
+  <si>
+    <t>CONSORZIO DELLE COOPERATIVE PESCATORI DEL POLESINE - ORGANIZZAZI ONE DI PRODUTT ORI SOC.COOP. A R.L. (00224140293)</t>
+  </si>
+  <si>
+    <t>ZANELLATO MICHELE (ZNLMHL74H06A059E)</t>
+  </si>
+  <si>
+    <t>BLU OLTREMARE SOCIETA' COOPERATIVA (04645200272)</t>
+  </si>
+  <si>
+    <t>SOCIETA' AGRICOLA F.LLI CAVALLARI S.S. (01571890290)</t>
+  </si>
+  <si>
+    <t>CONFCOOPERATIVE - VENEZIA CITTA' METROPOLITANA (82001100278)</t>
+  </si>
+  <si>
+    <t>AZIENDA AGRICOLA LIONA S.R.L. (02122490275)</t>
+  </si>
+  <si>
+    <t>AZIENDA AGRICOLA OLIVARA S.R.L. (02141170288)</t>
+  </si>
+  <si>
+    <t>COMUNE DI CAORLE (00321280273)</t>
+  </si>
+  <si>
+    <t>CONSORZIO DI GESTIONE RISORSE ALIEUTICHE D I VENEZIA - ORGANIZZAZIONE DI PRODUTTORI SOCIETA' COOPERATIVE (04454150279)</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE POLESANA COLDIRETTI (80005910296)</t>
+  </si>
+  <si>
+    <t>MARIVENETA S.A.S. DI BULLO MATTEO E C. (03378260271)</t>
+  </si>
+  <si>
+    <t>ALBERONI MITILI SOCIETA' COOPERATIVA - A.M.S.C. S.C.R.L. (04330620271)</t>
+  </si>
+  <si>
+    <t>ADRIAMAR SOCIETA' COOPERATIVA (03156930277)</t>
+  </si>
+  <si>
+    <t>BOGNOLO EMANUELE (BGNMNL66C26L736C)</t>
+  </si>
+  <si>
+    <t>ORG. DI PROD. DI MOL. BIVALVI DEL MARE V.TO SOC. COOP. (03525260273)</t>
+  </si>
+  <si>
+    <t>L'ACQUACHIARA S.R.L. (03749980276)</t>
+  </si>
+  <si>
+    <t>LA CHIOGGIAMAR S.R.L. (01529950295)</t>
+  </si>
+  <si>
+    <t>TECCHIATI CRISTIANA (TCCCST75P70A059K)</t>
+  </si>
+  <si>
+    <t>SOCIETA' COOPERATIVA PESCATORI ERIDANIA (00038310298)</t>
+  </si>
+  <si>
+    <t>SOCIETA' SERVIZI TERRITORIALI S.P.A. (02875570273)</t>
+  </si>
+  <si>
+    <t>GESTIONE MERCATO ITTICO SCARDOVARI S.R.L. (00989480298)</t>
+  </si>
+  <si>
+    <t>DITURI S.R.L. (05428940729)</t>
+  </si>
+  <si>
+    <t>COOPERATIVA LAGUNARE ALLEVATORI MOLLUSCHI - C.L.A.M. SOC. COOP. (00273790279)</t>
+  </si>
+  <si>
+    <t>ITTICA GESIA S.R.L. (03318010273)</t>
+  </si>
+  <si>
+    <t>MANCIN NADIA S.R.L. (01024830299)</t>
+  </si>
+  <si>
+    <t>NEWSEA S.R.L. (03189110277)</t>
+  </si>
+  <si>
+    <t>SOCIETA' AGRICOLA TREVISAN S.A.S. DI TREVISAN MATTEO &amp; C (04396310270)</t>
+  </si>
+  <si>
+    <t>FINPESCA S.P.A. (01025200294)</t>
+  </si>
+  <si>
+    <t>TAGLIAPIETRA E FIGLI S.R.L. (04017390271)</t>
+  </si>
+  <si>
+    <t>DELTA MARIS SRL (01642990293)</t>
+  </si>
+  <si>
+    <t>POLESANA PESCA SRL (00342260296)</t>
+  </si>
+  <si>
+    <t>VENEZIANA ENERGIA RISORSE IDRICHE TERRITORIO AMBIENTE SERVIZI SPA (03341820276)</t>
+  </si>
+  <si>
+    <t>FENICE DI MATTIOLI MATTIA &amp; C. S.N.C. (04342040278)</t>
+  </si>
+  <si>
+    <t>PERINI LUCIO (PRNLCU65H23C638F)</t>
+  </si>
+  <si>
+    <t>NEW ULISSE SOCIETA' SEMPLICE AGRICOLA (02163630383)</t>
+  </si>
+  <si>
+    <t>FACCIOLI ALESSANDRO (FCCLSN65D10C980N)</t>
+  </si>
+  <si>
+    <t>VOLTOLINA SANDRO E PERINI LUCIO SNC (03574690271)</t>
+  </si>
+  <si>
+    <t>PREDEN ROBERTO &amp; C. S.A.S. (02534890278)</t>
+  </si>
+  <si>
+    <t>PESCATORI PIAVE SOCIETA' COOPE RATIVA (02878160270)</t>
+  </si>
+  <si>
+    <t>F.LLI PADOAN SNC DI PADOAN STEFANO E DIEGO (91000150275)</t>
+  </si>
+  <si>
+    <t>ONDA DEL MARE DUE SAS DI ZENNARO SANDRO (04261610275)</t>
+  </si>
+  <si>
+    <t>SNC ISABEN DI SALVAGNO FIORELLO &amp; C. (02532030273)</t>
+  </si>
+  <si>
+    <t>COLORADO DI TIOZZO MARCO E ALBANO PAGIO SNC (02267320279)</t>
+  </si>
+  <si>
+    <t>BOSCOLO CEGION MAURIZIO (BSCMRZ65R04C638O)</t>
+  </si>
+  <si>
+    <t>TIOZZO GIUSEPPE DI TIOZZO GIUSEPPE CELI E C. SNC (01942310275)</t>
+  </si>
+  <si>
+    <t>TIOZZO LUIGI BRASIOLA E PAOLO S.N.C. (02185570278)</t>
+  </si>
+  <si>
+    <t>SOCIETA' COOPERATIVA VENTO NUOVO (03036800278)</t>
+  </si>
+  <si>
+    <t>NOVAMAR S.A.S. DI ZANELLATO CARLO ALBERTO &amp; C. (00798060299)</t>
+  </si>
+  <si>
+    <t>SAN GIACOMO S.R.L.S. (01627740291)</t>
+  </si>
+  <si>
+    <t>COOPERATIVA CANALON S.C. A R.L. (02973910272)</t>
+  </si>
+  <si>
+    <t>VIPEMAR S.A.S. DI PERINI WILLIAM E C. (03116340278)</t>
+  </si>
+  <si>
+    <t>SOC.COOP.ELISA S.C.A.R.L. (03060550278)</t>
+  </si>
+  <si>
+    <t>ADRIATICA SOC. COOPERATIVA A R. L. (02649550270)</t>
+  </si>
+  <si>
+    <t>BONALDO DAVIDE (BNLDVD72H17C638W)</t>
+  </si>
+  <si>
+    <t>DORIANO T. DI TIOZZO CUCARO SAMUEL &amp; C. S.A.S. (03946010273)</t>
+  </si>
+  <si>
+    <t>BOSCOLO BOMBA MICHELE (BSCMHL67R23C638L)</t>
+  </si>
+  <si>
+    <t>INGRID DI TIOZZO BRASIOLA GIONNY E C. S.N.C. (02460700277)</t>
+  </si>
+  <si>
+    <t>MARIELLA DI RAVAGNAN ZENO E C. S.N.C. (02366420277)</t>
+  </si>
+  <si>
+    <t>MARINA S.N.C. DI CAVALLIN ANDRINO E RAFFAELE (91001920270)</t>
+  </si>
+  <si>
+    <t>PADOAN DENIS (PDNDNS57C31C638E)</t>
+  </si>
+  <si>
+    <t>MAREBLU' S.R.L. (04152130276)</t>
+  </si>
+  <si>
+    <t>ERMINIO TANFA S.N.C. DI PENZO ROBERTO E TURCATO MARIAGRAZIA (02028450274)</t>
+  </si>
+  <si>
+    <t>AMMIRAGLIA S.A.S. DI NACCARI PAOLO E C. (03322590278)</t>
+  </si>
+  <si>
+    <t>ZENNARO BRUNO, FELICE, MAURO E RENZO SNC (01585020272)</t>
+  </si>
+  <si>
+    <t>VARAGNOLO ESTERINO E MANUEL S.N.C. (02656700271)</t>
+  </si>
+  <si>
+    <t>DE BEI MASSIMO (DBEMSM79L31C967C)</t>
+  </si>
+  <si>
+    <t>RAVAGNAN DAVIDE (RVGDVD88C20C638E)</t>
+  </si>
+  <si>
+    <t>BANIN DAVIDE (BNNDVD69S14G923B)</t>
+  </si>
+  <si>
+    <t>VERONESE ANTONIO (VRNNTN69C15C638N)</t>
+  </si>
+  <si>
+    <t>CHIEREGHIN CARLO (CHRCRL68C26C638V)</t>
+  </si>
+  <si>
+    <t>ZORICH RUDI (ZRCRDU61L26C638J)</t>
+  </si>
+  <si>
+    <t>ZORICH ROBERTO (ZRCRRT64A21C638U)</t>
+  </si>
+  <si>
+    <t>MARCHESINI JOHNNY (MRCJNN96L14A059U)</t>
+  </si>
+  <si>
+    <t>PENZO STEFANO (PNZSFN70H18C638U)</t>
+  </si>
+  <si>
+    <t>ALLEGRETTO DAMIANO (LLGDMN72B23L736I)</t>
+  </si>
+  <si>
+    <t>BOGNOLO ALESSIO (BGNLSS81A12L736K)</t>
+  </si>
+  <si>
+    <t>BOGNOLO GIUSEPPE (BGNGPP59P06L736G)</t>
+  </si>
+  <si>
+    <t>DEI ROSSI NICOLA (DRSNCL97A04L736T)</t>
+  </si>
+  <si>
+    <t>MEMO MIRKO (MMEMRK84P27L736E)</t>
+  </si>
+  <si>
+    <t>MOLIN PAOLO (MLNPLA68S05L736G)</t>
+  </si>
+  <si>
+    <t>ROSSI MIRCO (RSSMRC82A21L736A)</t>
+  </si>
+  <si>
+    <t>ROSSI STEFANO (RSSSFN67R31L736F)</t>
+  </si>
+  <si>
+    <t>TAGLIAPIETRA SEBASTIANO E BUSETTO FABRIZIO S.N.C. (03257830277)</t>
+  </si>
+  <si>
+    <t>MORATTO MIRCO (MRTMRC88S20H620I)</t>
+  </si>
+  <si>
+    <t>TREVISAN ENRICO (TRVNRC69P14L736R)</t>
+  </si>
+  <si>
+    <t>BOSCOLO FORCOLA MATTIA (BSCMTT82R28D325N)</t>
+  </si>
+  <si>
+    <t>VERONESE JONATHAN (VRNJTH88E27C638P)</t>
+  </si>
+  <si>
+    <t>ROSSI ANDREA (RSSNDR67H21L736G)</t>
+  </si>
+  <si>
+    <t>FABBRIS SANDRO (FBBSDR64S13C967L)</t>
+  </si>
+  <si>
+    <t>FOLEGATI GIMMY (FLGGMY77S14C967X)</t>
+  </si>
+  <si>
+    <t>PENINI ROBERTO (PNNRRT68R26A059Z)</t>
+  </si>
+  <si>
+    <t>CAVALLARI PAOLO (CVLPLA69S08C967U)</t>
+  </si>
+  <si>
+    <t>BERGO UBALDO (BRGBLD66R23H573I)</t>
+  </si>
+  <si>
+    <t>DORIA ANDREA (DRONDR69D04C638V)</t>
+  </si>
+  <si>
+    <t>BENATELLI GIONATA (BNTGNT72B18E473I)</t>
+  </si>
+  <si>
+    <t>BULLO DAVIDE (BLLDVD85M04M089U)</t>
+  </si>
+  <si>
+    <t>SARTOR MASSIMO (SRTMSM63E03L407U)</t>
+  </si>
+  <si>
+    <t>PREGNOLATO MASSIMO (PRGMSM73D11H620U)</t>
+  </si>
+  <si>
+    <t>MEMO GIOVANNI (MMEGNN03R02L736L)</t>
+  </si>
+  <si>
+    <t>BUSETTO DANILO (BSTDNL47C06L736S)</t>
+  </si>
+  <si>
+    <t>CATTIN VASCO (CTTVSC59E17G923C)</t>
+  </si>
+  <si>
+    <t>BARUFFALDI ALFIERI (BRFLFR53R09H573U)</t>
+  </si>
+  <si>
+    <t>GARBI ADRIANO (GRBDRN54H15E689W)</t>
+  </si>
+  <si>
+    <t>NORDIO MARCO (NRDMRC69E31C638L)</t>
+  </si>
+  <si>
+    <t>VALLATI ALBERTO (VLLLRT85P09H620G)</t>
+  </si>
+  <si>
+    <t>TREVISAN TOMAS (TRVTMS97C30A059E)</t>
+  </si>
+  <si>
+    <t>TIOZZO NETTI DEVIS (TZZDVS85P09C638Y)</t>
+  </si>
+  <si>
+    <t>BOSCOLO MASSIMO (BSCMSM66E10G923X)</t>
+  </si>
+  <si>
+    <t>ALBARELLA SOCIETA' COOPERATIVA (00942980293)</t>
+  </si>
+  <si>
+    <t>MANCIN GERARDO (MNCGRD78P10C967Z)</t>
+  </si>
+  <si>
+    <t>GUSSO POMPEO LEONARDO (GSSPPL57S20B642E)</t>
+  </si>
+  <si>
+    <t>GUSSO ELIA (GSSLEI91H07E473A)</t>
+  </si>
+  <si>
+    <t>FONSATO MIRCO (FNSMRC87P25C967U)</t>
+  </si>
+  <si>
+    <t>DONA' RENATO (DNORNT67B07H823F)</t>
+  </si>
+  <si>
+    <t>VIANELLO CLAUDIO (VNLCLD70M05L736A)</t>
+  </si>
+  <si>
+    <t>HAKUNA MATATA S.N.C. DI PREGNOLATO O. E VERONESE C (01561480292)</t>
+  </si>
+  <si>
+    <t>CRIVELLARI CHIARA (CRVCHR77B47C967D)</t>
+  </si>
+  <si>
+    <t>MANTOVAN GABRIELE (MNTGRL70C06G923N)</t>
+  </si>
+  <si>
+    <t>MILANI LORELLA (MLNLLL62D57C967L)</t>
+  </si>
+  <si>
+    <t>MAZZUCCO NICOLO' (MZZNCL00R16A059R)</t>
+  </si>
+  <si>
+    <t>GIRALDO FRANCESCO (GRLFNC87L15D325C)</t>
+  </si>
+  <si>
+    <t>NOVELLO ALESSANDRO (NVLLSN67L22L736E)</t>
+  </si>
+  <si>
+    <t>COOP PESCATORI LIVENZA A.R.L. (02797380272)</t>
+  </si>
+  <si>
+    <t>CICO S.N.C. DI BULLO TIZIANO E BULLO DANIELE (04309640276)</t>
+  </si>
+  <si>
+    <t>CIRIELLO MAURIZIO (CRLMRZ64A01C638A)</t>
+  </si>
+  <si>
+    <t>ALBINO T. DI TIOZZO BENVENUTO &amp; C. - S.N.C. (02150930275)</t>
+  </si>
+  <si>
     <t>ISTITUTO ZOOPROFILATTICO SPERIMENTALE DELLE VENEZIE (00206200289)</t>
   </si>
   <si>
-    <t>ACQ011224</t>
-[...13 lines deleted...]
-  <si>
     <t>AGENZIA REGIONALE PER LA PREVENZIONE E PROTEZIONE AMBIENTALE DEL VENETO (92111430283), AGENZIA VENETA PER L'INNOVAZIONE NEL SETTORE PRIMARIO-VENETO AGRICOLTURA (92281270287), UNIVERSITA' CA' FOSCARI VENEZIA (80007720271), UNIVERSITA' DEGLI STUDI DI PADOVA (80006480281)</t>
   </si>
   <si>
-    <t>AMP048225</t>
-[...19 lines deleted...]
-  <si>
     <t>UNIVERSITA' DEGLI STUDI DELL'INSUBRIA (95039180120)</t>
   </si>
   <si>
-    <t>AP003823</t>
-[...982 lines deleted...]
-  <si>
     <t>ERREBIPROMO SRL (02135030282)</t>
   </si>
   <si>
-    <t>AT004824</t>
-[...13 lines deleted...]
-  <si>
     <t>AGRICONSULTING SUPPORTO ISTITUZIONALE S.R.L. (16855701005)</t>
   </si>
   <si>
-    <t>AT005024</t>
-[...28 lines deleted...]
-  <si>
     <t>FINBUC SOCIETA' A RESPONSABILITA' LIMITATA (08573761007)</t>
   </si>
   <si>
-    <t>AT015824</t>
-[...70 lines deleted...]
-  <si>
     <t>BICCIATO ALESSANDRO (BCCLSN92A27D325H)</t>
   </si>
   <si>
-    <t>CLLD007223</t>
-[...820 lines deleted...]
-  <si>
     <t>VENETO INNOVAZIONE S.P.A. (02568090274)</t>
   </si>
   <si>
-    <t>CT004924</t>
-[...13 lines deleted...]
-  <si>
     <t>SIRONI PUBLIC AFFAIRS AND CORPORATE REPUTATION SRL (13213550968)</t>
   </si>
   <si>
-    <t>CT009024</t>
-[...13 lines deleted...]
-  <si>
     <t>EUROFISHMARKET SRL (04588630964)</t>
   </si>
   <si>
-    <t>CT012424</t>
-[...1834 lines deleted...]
-  <si>
     <t>AGENZIA VENETA PER L'INNOVAZIONE NEL SETTORE PRIMARIO-VENETO AGRICOLTURA (92281270287), UNIVERSITA' DEGLI STUDI DI PADOVA (80006480281)</t>
   </si>
   <si>
-    <t>CONTRIBUTO PUBBLICO CONCESSO</t>
-[...35 lines deleted...]
-    <t>Progetto pilota per l individuazione di filiere destinate all utilizzazione della frazione di catture della specie aliena granchio blu (Callinectes sapidus) non idonee per l alimentazione e per favorire la competitività delle imprese di piccola pesca</t>
+    <t>Elenco dei beneficiari di contributi FEAMPA 2021-2027 per il Veneto pubblicato ai sensi dell'art. 49 c.3 Reg. UE 2021/1060 aggiornato al 30 giugno 2026</t>
+  </si>
+  <si>
+    <t>CONTR. PUBBLICO CONCESSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -5426,50 +6089,57 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -5808,64 +6478,64 @@
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Colore 1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Colore 2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Colore 3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Colore 4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Colore 5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Colore 6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Colore 1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Colore 2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Colore 3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Colore 4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Colore 5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Colore 6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Colore 1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Colore 2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Colore 3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Colore 4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Colore 5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Colore 6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Calcolo" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Cella collegata" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Cella da controllare" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Colore 1" xfId="18" builtinId="29" customBuiltin="1"/>
@@ -6209,14669 +6879,17599 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{882B7B71-B369-44F4-8473-35817015AF05}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L385"/>
+  <dimension ref="A1:L464"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L384" sqref="A1:L384"/>
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="3"/>
     <col min="5" max="5" width="18.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="25.5703125" style="3" customWidth="1"/>
-    <col min="8" max="8" width="11.140625" style="9" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" style="8" customWidth="1"/>
     <col min="9" max="9" width="17.7109375" style="3" customWidth="1"/>
     <col min="10" max="10" width="20" style="3" customWidth="1"/>
     <col min="11" max="11" width="20.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="17.42578125" style="3" customWidth="1"/>
     <col min="13" max="16384" width="13.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="K3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="1" t="s">
-[...76 lines deleted...]
-        <v>15852.37</v>
+      <c r="L3" s="1" t="s">
+        <v>1968</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="H4" s="8" t="s">
+      <c r="H4" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>28</v>
+        <v>1633</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>25258.560000000001</v>
+        <v>1633</v>
+      </c>
+      <c r="L4" s="5">
+        <v>19444.009999999998</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="H5" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>33</v>
+        <v>1634</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>10211.799999999999</v>
+        <v>1634</v>
+      </c>
+      <c r="L5" s="5">
+        <v>15852.37</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="H6" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>38</v>
+        <v>1635</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>7952.84</v>
+        <v>1635</v>
+      </c>
+      <c r="L6" s="5">
+        <v>25258.560000000001</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="H7" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>43</v>
+        <v>1636</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>98100</v>
+        <v>1636</v>
+      </c>
+      <c r="L7" s="5">
+        <v>10211.799999999999</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H8" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="H8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>48</v>
+        <v>1637</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>12978.07</v>
+        <v>1637</v>
+      </c>
+      <c r="L8" s="5">
+        <v>7952.84</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="H9" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="H9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>53</v>
+        <v>1638</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>6197.4</v>
+        <v>1638</v>
+      </c>
+      <c r="L9" s="5">
+        <v>98100</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="H10" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>58</v>
+        <v>1639</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>9109.18</v>
+        <v>1639</v>
+      </c>
+      <c r="L10" s="5">
+        <v>12978.07</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="H11" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="H11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>63</v>
+        <v>1640</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>8163.93</v>
+        <v>1640</v>
+      </c>
+      <c r="L11" s="5">
+        <v>6197.4</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="H12" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="H12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>68</v>
+        <v>1641</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:12" ht="135" x14ac:dyDescent="0.25">
+        <v>1641</v>
+      </c>
+      <c r="L12" s="5">
+        <v>9109.18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H13" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="H13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>73</v>
+        <v>1642</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>130980.9</v>
+        <v>1642</v>
+      </c>
+      <c r="L13" s="5">
+        <v>8163.93</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H14" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="H14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>78</v>
+        <v>1643</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1643</v>
+      </c>
+      <c r="L14" s="5">
+        <v>33008.449999999997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="135" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>81</v>
+        <v>60</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="H15" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="H15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>83</v>
+        <v>1644</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>21344.44</v>
+        <v>1644</v>
+      </c>
+      <c r="L15" s="5">
+        <v>130980.9</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>86</v>
+        <v>64</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="H16" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="H16" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>88</v>
+        <v>1645</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>35628</v>
+        <v>1645</v>
+      </c>
+      <c r="L16" s="5">
+        <v>7673.09</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>89</v>
+        <v>66</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>91</v>
+        <v>68</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="H17" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="H17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>93</v>
+        <v>1646</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>178484.35</v>
+        <v>1646</v>
+      </c>
+      <c r="L17" s="5">
+        <v>21344.44</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>95</v>
+        <v>71</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="H18" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="H18" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>98</v>
+        <v>1647</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>21442.62</v>
+        <v>1647</v>
+      </c>
+      <c r="L18" s="5">
+        <v>35628</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="F19" s="4" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="H19" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="H19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>103</v>
+        <v>1648</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>43690.67</v>
+        <v>1648</v>
+      </c>
+      <c r="L19" s="5">
+        <v>178484.35</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>104</v>
+        <v>78</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>105</v>
+        <v>79</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>106</v>
+        <v>80</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="H20" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="H20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>108</v>
+        <v>1649</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>21164.67</v>
+        <v>1649</v>
+      </c>
+      <c r="L20" s="5">
+        <v>21442.62</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>109</v>
+        <v>82</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>111</v>
+        <v>84</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="H21" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="H21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>112</v>
+        <v>1650</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>20689.009999999998</v>
+        <v>1650</v>
+      </c>
+      <c r="L21" s="5">
+        <v>43690.67</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>113</v>
+        <v>86</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H22" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="H22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>117</v>
+        <v>1651</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>162412.20000000001</v>
+        <v>1651</v>
+      </c>
+      <c r="L22" s="5">
+        <v>21164.67</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>118</v>
+        <v>90</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>119</v>
+        <v>91</v>
       </c>
       <c r="F23" s="4" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="H23" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="H23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>122</v>
+        <v>1652</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>28184.46</v>
+        <v>1652</v>
+      </c>
+      <c r="L23" s="5">
+        <v>20689.009999999998</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>123</v>
+        <v>93</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>124</v>
+        <v>94</v>
       </c>
       <c r="F24" s="4" t="s">
-        <v>125</v>
+        <v>95</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="H24" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="H24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>127</v>
+        <v>1653</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>10559.1</v>
+        <v>1653</v>
+      </c>
+      <c r="L24" s="5">
+        <v>162412.20000000001</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>128</v>
+        <v>97</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>129</v>
+        <v>98</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>130</v>
+        <v>99</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="H25" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="H25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>132</v>
+        <v>1654</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>32024.95</v>
+        <v>1654</v>
+      </c>
+      <c r="L25" s="5">
+        <v>28184.46</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>134</v>
+        <v>102</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>135</v>
+        <v>103</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="H26" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="H26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>137</v>
+        <v>1655</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>268920</v>
+        <v>1655</v>
+      </c>
+      <c r="L26" s="5">
+        <v>10559.1</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>139</v>
+        <v>106</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>140</v>
+        <v>107</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="H27" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="H27" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>142</v>
+        <v>1656</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>45288.160000000003</v>
+        <v>1656</v>
+      </c>
+      <c r="L27" s="5">
+        <v>32024.95</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>143</v>
+        <v>109</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>144</v>
+        <v>110</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>145</v>
+        <v>111</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="H28" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>147</v>
+        <v>1657</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>10225.200000000001</v>
+        <v>1657</v>
+      </c>
+      <c r="L28" s="5">
+        <v>268920</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>148</v>
+        <v>113</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>149</v>
+        <v>114</v>
       </c>
       <c r="F29" s="4" t="s">
-        <v>150</v>
+        <v>115</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="H29" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="H29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>152</v>
+        <v>1658</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>21012</v>
+        <v>1658</v>
+      </c>
+      <c r="L29" s="5">
+        <v>45288.160000000003</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>153</v>
+        <v>117</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>154</v>
+        <v>118</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>155</v>
+        <v>119</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="H30" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="H30" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I30" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>157</v>
+        <v>1659</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>11778</v>
+        <v>1659</v>
+      </c>
+      <c r="L30" s="5">
+        <v>10225.200000000001</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>158</v>
+        <v>121</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>159</v>
+        <v>122</v>
       </c>
       <c r="F31" s="4" t="s">
-        <v>160</v>
+        <v>123</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="H31" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="H31" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>162</v>
+        <v>1660</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>17761.59</v>
+        <v>1660</v>
+      </c>
+      <c r="L31" s="5">
+        <v>21012</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>163</v>
+        <v>125</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>164</v>
+        <v>126</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="H32" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="H32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>167</v>
+        <v>1661</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1661</v>
+      </c>
+      <c r="L32" s="5">
+        <v>11778</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>168</v>
+        <v>129</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>169</v>
+        <v>130</v>
       </c>
       <c r="F33" s="4" t="s">
-        <v>170</v>
+        <v>131</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="H33" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="H33" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>172</v>
+        <v>1662</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>13642.16</v>
+        <v>1662</v>
+      </c>
+      <c r="L33" s="5">
+        <v>17761.59</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>173</v>
+        <v>133</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>174</v>
+        <v>134</v>
       </c>
       <c r="F34" s="4" t="s">
-        <v>175</v>
+        <v>135</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="H34" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="H34" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I34" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>177</v>
+        <v>1663</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1663</v>
+      </c>
+      <c r="L34" s="5">
+        <v>33882</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>178</v>
+        <v>137</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>179</v>
+        <v>138</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>180</v>
+        <v>139</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="H35" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="H35" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I35" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>182</v>
+        <v>1664</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>45101.09</v>
+        <v>1664</v>
+      </c>
+      <c r="L35" s="5">
+        <v>13642.16</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>183</v>
+        <v>141</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>184</v>
+        <v>142</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>185</v>
+        <v>143</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="H36" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="H36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I36" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>187</v>
+        <v>1665</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>9114</v>
+        <v>1665</v>
+      </c>
+      <c r="L36" s="5">
+        <v>71041.259999999995</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>188</v>
+        <v>145</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>189</v>
+        <v>146</v>
       </c>
       <c r="F37" s="4" t="s">
-        <v>190</v>
+        <v>147</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="H37" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="H37" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>192</v>
+        <v>1666</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>9870</v>
+        <v>1666</v>
+      </c>
+      <c r="L37" s="5">
+        <v>45101.09</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>193</v>
+        <v>149</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>194</v>
+        <v>150</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>195</v>
+        <v>151</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="H38" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="H38" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I38" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J38" s="2" t="s">
-        <v>197</v>
+        <v>1667</v>
       </c>
       <c r="K38" s="2" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>30708</v>
+        <v>1667</v>
+      </c>
+      <c r="L38" s="5">
+        <v>9114</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>198</v>
+        <v>153</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>199</v>
+        <v>154</v>
       </c>
       <c r="F39" s="4" t="s">
-        <v>200</v>
+        <v>155</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="H39" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="H39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J39" s="2" t="s">
-        <v>202</v>
+        <v>1668</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>47561.45</v>
+        <v>1668</v>
+      </c>
+      <c r="L39" s="5">
+        <v>9870</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>203</v>
+        <v>157</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>204</v>
+        <v>158</v>
       </c>
       <c r="F40" s="4" t="s">
-        <v>205</v>
+        <v>159</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="H40" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="H40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I40" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J40" s="2" t="s">
-        <v>207</v>
+        <v>1669</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>16200</v>
+        <v>1669</v>
+      </c>
+      <c r="L40" s="5">
+        <v>30708</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>208</v>
+        <v>161</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>209</v>
+        <v>162</v>
       </c>
       <c r="F41" s="4" t="s">
-        <v>210</v>
+        <v>163</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="H41" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="H41" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I41" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J41" s="2" t="s">
-        <v>212</v>
+        <v>1670</v>
       </c>
       <c r="K41" s="2" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>6071.11</v>
+        <v>1670</v>
+      </c>
+      <c r="L41" s="5">
+        <v>47561.45</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>213</v>
+        <v>165</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>214</v>
+        <v>166</v>
       </c>
       <c r="F42" s="4" t="s">
-        <v>215</v>
+        <v>167</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="H42" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="H42" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I42" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J42" s="2" t="s">
-        <v>217</v>
+        <v>1671</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>28164</v>
+        <v>1671</v>
+      </c>
+      <c r="L42" s="5">
+        <v>16200</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>218</v>
+        <v>169</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>219</v>
+        <v>170</v>
       </c>
       <c r="F43" s="4" t="s">
-        <v>220</v>
+        <v>171</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="H43" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="H43" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I43" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J43" s="2" t="s">
-        <v>222</v>
+        <v>1672</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>18711.23</v>
+        <v>1672</v>
+      </c>
+      <c r="L43" s="5">
+        <v>6071.11</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>223</v>
+        <v>173</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>224</v>
+        <v>174</v>
       </c>
       <c r="F44" s="4" t="s">
-        <v>225</v>
+        <v>175</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="H44" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="H44" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I44" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>227</v>
+        <v>1673</v>
       </c>
       <c r="K44" s="2" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>11291.09</v>
+        <v>1673</v>
+      </c>
+      <c r="L44" s="5">
+        <v>28164</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A45" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>228</v>
+        <v>177</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>229</v>
+        <v>178</v>
       </c>
       <c r="F45" s="4" t="s">
-        <v>230</v>
+        <v>179</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="H45" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="H45" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I45" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>232</v>
+        <v>1674</v>
       </c>
       <c r="K45" s="2" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>10159.799999999999</v>
+        <v>1674</v>
+      </c>
+      <c r="L45" s="5">
+        <v>18711.23</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A46" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>233</v>
+        <v>181</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>234</v>
+        <v>182</v>
       </c>
       <c r="F46" s="4" t="s">
-        <v>235</v>
+        <v>183</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="H46" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="H46" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I46" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>237</v>
+        <v>1675</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>40274.15</v>
+        <v>1675</v>
+      </c>
+      <c r="L46" s="5">
+        <v>11291.09</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A47" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>238</v>
+        <v>185</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>239</v>
+        <v>186</v>
       </c>
       <c r="F47" s="4" t="s">
-        <v>240</v>
+        <v>187</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="H47" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="H47" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I47" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J47" s="2" t="s">
-        <v>242</v>
+        <v>1676</v>
       </c>
       <c r="K47" s="2" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-    <row r="48" spans="1:12" ht="135" x14ac:dyDescent="0.25">
+        <v>1676</v>
+      </c>
+      <c r="L47" s="5">
+        <v>10159.799999999999</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A48" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>243</v>
+        <v>189</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>244</v>
+        <v>190</v>
       </c>
       <c r="F48" s="4" t="s">
-        <v>245</v>
+        <v>191</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="H48" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="H48" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I48" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J48" s="2" t="s">
-        <v>247</v>
+        <v>1677</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>124516.52</v>
+        <v>1677</v>
+      </c>
+      <c r="L48" s="5">
+        <v>40274.15</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A49" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>248</v>
+        <v>193</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>249</v>
+        <v>194</v>
       </c>
       <c r="F49" s="4" t="s">
-        <v>250</v>
+        <v>195</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="H49" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="H49" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I49" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J49" s="2" t="s">
-        <v>252</v>
+        <v>1678</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-    <row r="50" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1678</v>
+      </c>
+      <c r="L49" s="5">
+        <v>8581.73</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" ht="135" x14ac:dyDescent="0.25">
       <c r="A50" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>253</v>
+        <v>197</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>254</v>
+        <v>198</v>
       </c>
       <c r="F50" s="4" t="s">
-        <v>255</v>
+        <v>199</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="H50" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="H50" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J50" s="2" t="s">
-        <v>256</v>
+        <v>1679</v>
       </c>
       <c r="K50" s="2" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>26747.03</v>
+        <v>1679</v>
+      </c>
+      <c r="L50" s="5">
+        <v>124516.52</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A51" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>257</v>
+        <v>201</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>258</v>
+        <v>202</v>
       </c>
       <c r="F51" s="4" t="s">
-        <v>259</v>
+        <v>203</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="H51" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="H51" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>261</v>
+        <v>1680</v>
       </c>
       <c r="K51" s="2" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>220525.86</v>
+        <v>1680</v>
+      </c>
+      <c r="L51" s="5">
+        <v>6480</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A52" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>262</v>
+        <v>205</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>263</v>
+        <v>206</v>
       </c>
       <c r="F52" s="4" t="s">
-        <v>264</v>
+        <v>207</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="H52" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="H52" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I52" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J52" s="2" t="s">
-        <v>265</v>
+        <v>1681</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>23132.53</v>
+        <v>1681</v>
+      </c>
+      <c r="L52" s="5">
+        <v>26747.03</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A53" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>266</v>
+        <v>208</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>267</v>
+        <v>209</v>
       </c>
       <c r="F53" s="4" t="s">
-        <v>268</v>
+        <v>210</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="H53" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="H53" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I53" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J53" s="2" t="s">
-        <v>270</v>
+        <v>1682</v>
       </c>
       <c r="K53" s="2" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>17996.62</v>
+        <v>1682</v>
+      </c>
+      <c r="L53" s="5">
+        <v>220525.86</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>271</v>
+        <v>212</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>272</v>
+        <v>213</v>
       </c>
       <c r="F54" s="4" t="s">
-        <v>273</v>
+        <v>214</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="H54" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="H54" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I54" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J54" s="2" t="s">
-        <v>274</v>
+        <v>1683</v>
       </c>
       <c r="K54" s="2" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>25165.8</v>
+        <v>1683</v>
+      </c>
+      <c r="L54" s="5">
+        <v>23132.53</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>275</v>
+        <v>215</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>276</v>
+        <v>216</v>
       </c>
       <c r="F55" s="4" t="s">
-        <v>277</v>
+        <v>217</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="H55" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="H55" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I55" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J55" s="2" t="s">
-        <v>279</v>
+        <v>1684</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-    <row r="56" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1684</v>
+      </c>
+      <c r="L55" s="5">
+        <v>17996.62</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>280</v>
+        <v>219</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>281</v>
+        <v>220</v>
       </c>
       <c r="F56" s="4" t="s">
-        <v>282</v>
+        <v>221</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="H56" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="H56" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I56" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J56" s="2" t="s">
-        <v>284</v>
+        <v>1685</v>
       </c>
       <c r="K56" s="2" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>83493.22</v>
+        <v>1685</v>
+      </c>
+      <c r="L56" s="5">
+        <v>25165.8</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>285</v>
+        <v>222</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>286</v>
+        <v>223</v>
       </c>
       <c r="F57" s="4" t="s">
-        <v>287</v>
+        <v>224</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="H57" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="H57" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I57" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J57" s="2" t="s">
-        <v>288</v>
+        <v>1686</v>
       </c>
       <c r="K57" s="2" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>13410</v>
+        <v>1686</v>
+      </c>
+      <c r="L57" s="5">
+        <v>79553.27</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>289</v>
+        <v>226</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>290</v>
+        <v>227</v>
       </c>
       <c r="F58" s="4" t="s">
-        <v>291</v>
+        <v>228</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="H58" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="H58" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I58" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J58" s="2" t="s">
-        <v>293</v>
+        <v>1687</v>
       </c>
       <c r="K58" s="2" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>92951.23</v>
+        <v>1687</v>
+      </c>
+      <c r="L58" s="5">
+        <v>83493.22</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>294</v>
+        <v>230</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>295</v>
+        <v>231</v>
       </c>
       <c r="F59" s="4" t="s">
-        <v>296</v>
+        <v>232</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="H59" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="H59" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I59" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J59" s="2" t="s">
-        <v>298</v>
+        <v>1688</v>
       </c>
       <c r="K59" s="2" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-    <row r="60" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1688</v>
+      </c>
+      <c r="L59" s="5">
+        <v>13410</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A60" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>299</v>
+        <v>233</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>300</v>
+        <v>234</v>
       </c>
       <c r="F60" s="4" t="s">
-        <v>301</v>
+        <v>235</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="H60" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="H60" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I60" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J60" s="2" t="s">
-        <v>303</v>
+        <v>1689</v>
       </c>
       <c r="K60" s="2" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>13120.2</v>
+        <v>1689</v>
+      </c>
+      <c r="L60" s="5">
+        <v>92951.23</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>304</v>
+        <v>237</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>305</v>
+        <v>238</v>
       </c>
       <c r="F61" s="4" t="s">
-        <v>306</v>
+        <v>239</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="H61" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="H61" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I61" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J61" s="2" t="s">
-        <v>307</v>
+        <v>1690</v>
       </c>
       <c r="K61" s="2" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>6399.89</v>
+        <v>1690</v>
+      </c>
+      <c r="L61" s="5">
+        <v>10653.6</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A62" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>308</v>
+        <v>241</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>309</v>
+        <v>242</v>
       </c>
       <c r="F62" s="4" t="s">
-        <v>310</v>
+        <v>243</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="H62" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="H62" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I62" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J62" s="2" t="s">
-        <v>312</v>
+        <v>1691</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>51724.45</v>
+        <v>1691</v>
+      </c>
+      <c r="L62" s="5">
+        <v>13120.2</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A63" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>313</v>
+        <v>245</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>314</v>
+        <v>246</v>
       </c>
       <c r="F63" s="4" t="s">
-        <v>315</v>
+        <v>247</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="H63" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="H63" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I63" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J63" s="2" t="s">
-        <v>317</v>
+        <v>1692</v>
       </c>
       <c r="K63" s="2" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>18491.78</v>
+        <v>1692</v>
+      </c>
+      <c r="L63" s="5">
+        <v>6399.89</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A64" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C64" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>318</v>
+        <v>248</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>319</v>
+        <v>249</v>
       </c>
       <c r="F64" s="4" t="s">
-        <v>320</v>
+        <v>250</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="H64" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="H64" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I64" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J64" s="2" t="s">
-        <v>322</v>
+        <v>1693</v>
       </c>
       <c r="K64" s="2" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>13539.14</v>
+        <v>1693</v>
+      </c>
+      <c r="L64" s="5">
+        <v>51724.45</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A65" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C65" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>323</v>
+        <v>252</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>324</v>
+        <v>253</v>
       </c>
       <c r="F65" s="4" t="s">
-        <v>325</v>
+        <v>254</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>326</v>
-[...1 lines deleted...]
-      <c r="H65" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="H65" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I65" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J65" s="2" t="s">
-        <v>327</v>
+        <v>1694</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>19669.2</v>
+        <v>1694</v>
+      </c>
+      <c r="L65" s="5">
+        <v>18491.78</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C66" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>328</v>
+        <v>256</v>
       </c>
       <c r="E66" s="4" t="s">
-        <v>329</v>
+        <v>257</v>
       </c>
       <c r="F66" s="4" t="s">
-        <v>330</v>
+        <v>258</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="H66" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="H66" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I66" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J66" s="2" t="s">
-        <v>332</v>
+        <v>1695</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-    <row r="67" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1695</v>
+      </c>
+      <c r="L66" s="5">
+        <v>13539.14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>333</v>
+        <v>260</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>334</v>
+        <v>261</v>
       </c>
       <c r="F67" s="4" t="s">
-        <v>335</v>
+        <v>262</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="H67" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="H67" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I67" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J67" s="2" t="s">
-        <v>337</v>
+        <v>1696</v>
       </c>
       <c r="K67" s="2" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>161814</v>
+        <v>1696</v>
+      </c>
+      <c r="L67" s="5">
+        <v>19669.2</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A68" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>338</v>
+        <v>264</v>
       </c>
       <c r="E68" s="4" t="s">
-        <v>339</v>
+        <v>265</v>
       </c>
       <c r="F68" s="4" t="s">
-        <v>340</v>
+        <v>266</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="H68" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="H68" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I68" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J68" s="2" t="s">
-        <v>342</v>
+        <v>1697</v>
       </c>
       <c r="K68" s="2" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-    <row r="69" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1697</v>
+      </c>
+      <c r="L68" s="5">
+        <v>8670</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A69" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C69" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>343</v>
+        <v>268</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>344</v>
+        <v>269</v>
       </c>
       <c r="F69" s="4" t="s">
-        <v>345</v>
+        <v>270</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="H69" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="H69" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I69" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J69" s="2" t="s">
-        <v>347</v>
+        <v>1698</v>
       </c>
       <c r="K69" s="2" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-    <row r="70" spans="1:12" ht="135" x14ac:dyDescent="0.25">
+        <v>1698</v>
+      </c>
+      <c r="L69" s="5">
+        <v>161814</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A70" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C70" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>348</v>
+        <v>272</v>
       </c>
       <c r="E70" s="4" t="s">
-        <v>349</v>
+        <v>273</v>
       </c>
       <c r="F70" s="4" t="s">
-        <v>350</v>
+        <v>274</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>351</v>
-[...1 lines deleted...]
-      <c r="H70" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="H70" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I70" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J70" s="2" t="s">
-        <v>352</v>
+        <v>1699</v>
       </c>
       <c r="K70" s="2" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>233775.6</v>
+        <v>1699</v>
+      </c>
+      <c r="L70" s="5">
+        <v>21322.63</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A71" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>353</v>
+        <v>276</v>
       </c>
       <c r="E71" s="4" t="s">
-        <v>354</v>
+        <v>277</v>
       </c>
       <c r="F71" s="4" t="s">
-        <v>355</v>
+        <v>278</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="H71" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="H71" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I71" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J71" s="2" t="s">
-        <v>357</v>
+        <v>1700</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-    <row r="72" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1700</v>
+      </c>
+      <c r="L71" s="5">
+        <v>16451.78</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" ht="135" x14ac:dyDescent="0.25">
       <c r="A72" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C72" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>358</v>
+        <v>280</v>
       </c>
       <c r="E72" s="4" t="s">
-        <v>359</v>
+        <v>281</v>
       </c>
       <c r="F72" s="4" t="s">
-        <v>360</v>
+        <v>282</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="H72" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="H72" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I72" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J72" s="2" t="s">
-        <v>362</v>
+        <v>1701</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>26819.5</v>
+        <v>1701</v>
+      </c>
+      <c r="L72" s="5">
+        <v>233775.6</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A73" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>363</v>
+        <v>284</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>364</v>
+        <v>285</v>
       </c>
       <c r="F73" s="4" t="s">
-        <v>365</v>
+        <v>286</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="H73" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="H73" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I73" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J73" s="2" t="s">
-        <v>367</v>
+        <v>1702</v>
       </c>
       <c r="K73" s="2" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>347644.94</v>
+        <v>1702</v>
+      </c>
+      <c r="L73" s="5">
+        <v>83310</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A74" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C74" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>368</v>
+        <v>288</v>
       </c>
       <c r="E74" s="4" t="s">
-        <v>369</v>
+        <v>289</v>
       </c>
       <c r="F74" s="4" t="s">
-        <v>370</v>
+        <v>290</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="H74" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="H74" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I74" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J74" s="2" t="s">
-        <v>372</v>
+        <v>1703</v>
       </c>
       <c r="K74" s="2" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>79650.600000000006</v>
+        <v>1703</v>
+      </c>
+      <c r="L74" s="5">
+        <v>26819.5</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A75" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>373</v>
+        <v>292</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>374</v>
+        <v>293</v>
       </c>
       <c r="F75" s="4" t="s">
-        <v>375</v>
+        <v>294</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="H75" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="H75" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I75" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J75" s="2" t="s">
-        <v>377</v>
+        <v>1704</v>
       </c>
       <c r="K75" s="2" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>22119.38</v>
+        <v>1704</v>
+      </c>
+      <c r="L75" s="5">
+        <v>347644.94</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A76" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C76" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>378</v>
+        <v>296</v>
       </c>
       <c r="E76" s="4" t="s">
-        <v>379</v>
+        <v>297</v>
       </c>
       <c r="F76" s="4" t="s">
-        <v>380</v>
+        <v>298</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="H76" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="H76" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I76" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J76" s="2" t="s">
-        <v>382</v>
+        <v>1705</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-    <row r="77" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1705</v>
+      </c>
+      <c r="L76" s="5">
+        <v>79650.600000000006</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A77" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>383</v>
+        <v>300</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>384</v>
+        <v>301</v>
       </c>
       <c r="F77" s="4" t="s">
-        <v>385</v>
+        <v>302</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="H77" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="H77" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I77" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J77" s="2" t="s">
-        <v>387</v>
+        <v>1706</v>
       </c>
       <c r="K77" s="2" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>25073.74</v>
+        <v>1706</v>
+      </c>
+      <c r="L77" s="5">
+        <v>22119.38</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A78" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>388</v>
+        <v>304</v>
       </c>
       <c r="E78" s="4" t="s">
-        <v>389</v>
+        <v>305</v>
       </c>
       <c r="F78" s="4" t="s">
-        <v>390</v>
+        <v>306</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="H78" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="H78" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I78" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J78" s="2" t="s">
-        <v>392</v>
+        <v>1707</v>
       </c>
       <c r="K78" s="2" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-    <row r="79" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1707</v>
+      </c>
+      <c r="L78" s="5">
+        <v>298315.77</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A79" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C79" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>393</v>
+        <v>308</v>
       </c>
       <c r="E79" s="4" t="s">
-        <v>394</v>
+        <v>309</v>
       </c>
       <c r="F79" s="4" t="s">
-        <v>395</v>
+        <v>310</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="H79" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="H79" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I79" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J79" s="2" t="s">
-        <v>397</v>
+        <v>1708</v>
       </c>
       <c r="K79" s="2" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>10784.51</v>
+        <v>1708</v>
+      </c>
+      <c r="L79" s="5">
+        <v>25073.74</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C80" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>398</v>
+        <v>312</v>
       </c>
       <c r="E80" s="4" t="s">
-        <v>399</v>
+        <v>313</v>
       </c>
       <c r="F80" s="4" t="s">
-        <v>400</v>
+        <v>314</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="H80" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="H80" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I80" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J80" s="2" t="s">
-        <v>402</v>
+        <v>1709</v>
       </c>
       <c r="K80" s="2" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-    <row r="81" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1709</v>
+      </c>
+      <c r="L80" s="5">
+        <v>40500.9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A81" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C81" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>403</v>
+        <v>316</v>
       </c>
       <c r="E81" s="4" t="s">
-        <v>404</v>
+        <v>317</v>
       </c>
       <c r="F81" s="4" t="s">
-        <v>405</v>
+        <v>318</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="H81" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="H81" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I81" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J81" s="2" t="s">
-        <v>407</v>
+        <v>1710</v>
       </c>
       <c r="K81" s="2" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>46238</v>
+        <v>1710</v>
+      </c>
+      <c r="L81" s="5">
+        <v>10784.51</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A82" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>408</v>
+        <v>320</v>
       </c>
       <c r="E82" s="4" t="s">
-        <v>409</v>
+        <v>321</v>
       </c>
       <c r="F82" s="4" t="s">
-        <v>410</v>
+        <v>322</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="H82" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="H82" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I82" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J82" s="2" t="s">
-        <v>412</v>
+        <v>1711</v>
       </c>
       <c r="K82" s="2" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-    <row r="83" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1711</v>
+      </c>
+      <c r="L82" s="5">
+        <v>14708.95</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A83" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>413</v>
+        <v>324</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>414</v>
+        <v>325</v>
       </c>
       <c r="F83" s="4" t="s">
-        <v>415</v>
+        <v>326</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="H83" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="H83" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I83" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J83" s="2" t="s">
-        <v>417</v>
+        <v>1712</v>
       </c>
       <c r="K83" s="2" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>6401.18</v>
+        <v>1712</v>
+      </c>
+      <c r="L83" s="5">
+        <v>46238</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A84" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C84" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>418</v>
+        <v>328</v>
       </c>
       <c r="E84" s="4" t="s">
-        <v>419</v>
+        <v>329</v>
       </c>
       <c r="F84" s="4" t="s">
-        <v>420</v>
+        <v>330</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>421</v>
-[...1 lines deleted...]
-      <c r="H84" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="H84" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I84" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J84" s="2" t="s">
-        <v>422</v>
+        <v>1713</v>
       </c>
       <c r="K84" s="2" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>19350.28</v>
+        <v>1713</v>
+      </c>
+      <c r="L84" s="5">
+        <v>50429.8</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A85" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C85" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>423</v>
+        <v>332</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>424</v>
+        <v>333</v>
       </c>
       <c r="F85" s="4" t="s">
-        <v>425</v>
+        <v>334</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="H85" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="H85" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I85" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J85" s="2" t="s">
-        <v>427</v>
+        <v>1714</v>
       </c>
       <c r="K85" s="2" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>14880</v>
+        <v>1714</v>
+      </c>
+      <c r="L85" s="5">
+        <v>6401.18</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A86" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C86" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>428</v>
+        <v>336</v>
       </c>
       <c r="E86" s="4" t="s">
-        <v>429</v>
+        <v>337</v>
       </c>
       <c r="F86" s="4" t="s">
-        <v>430</v>
+        <v>338</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="H86" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="H86" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I86" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J86" s="2" t="s">
-        <v>432</v>
+        <v>1715</v>
       </c>
       <c r="K86" s="2" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>41743.199999999997</v>
+        <v>1715</v>
+      </c>
+      <c r="L86" s="5">
+        <v>19350.28</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A87" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>433</v>
+        <v>340</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>434</v>
+        <v>341</v>
       </c>
       <c r="F87" s="4" t="s">
-        <v>435</v>
+        <v>342</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>436</v>
-[...1 lines deleted...]
-      <c r="H87" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="H87" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I87" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J87" s="2" t="s">
-        <v>437</v>
+        <v>1716</v>
       </c>
       <c r="K87" s="2" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>33181.68</v>
+        <v>1716</v>
+      </c>
+      <c r="L87" s="5">
+        <v>14880</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A88" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C88" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>438</v>
+        <v>344</v>
       </c>
       <c r="E88" s="4" t="s">
-        <v>439</v>
+        <v>345</v>
       </c>
       <c r="F88" s="4" t="s">
-        <v>440</v>
+        <v>346</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>1738</v>
-[...1 lines deleted...]
-      <c r="H88" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="H88" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I88" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J88" s="2" t="s">
-        <v>441</v>
+        <v>1717</v>
       </c>
       <c r="K88" s="2" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>120955.26</v>
+        <v>1717</v>
+      </c>
+      <c r="L88" s="5">
+        <v>41743.199999999997</v>
       </c>
     </row>
     <row r="89" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A89" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B89" s="4" t="s">
-        <v>442</v>
+        <v>12</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>444</v>
+        <v>348</v>
       </c>
       <c r="E89" s="4" t="s">
-        <v>445</v>
+        <v>349</v>
       </c>
       <c r="F89" s="4" t="s">
-        <v>446</v>
+        <v>350</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>447</v>
-[...1 lines deleted...]
-      <c r="H89" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="H89" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I89" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J89" s="2" t="s">
-        <v>448</v>
+        <v>1718</v>
       </c>
       <c r="K89" s="2" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-    <row r="90" spans="1:12" ht="270" x14ac:dyDescent="0.25">
+        <v>1718</v>
+      </c>
+      <c r="L89" s="5">
+        <v>33181.68</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A90" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B90" s="4" t="s">
-        <v>450</v>
+        <v>12</v>
       </c>
       <c r="C90" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D90" s="4" t="s">
-        <v>451</v>
+        <v>352</v>
       </c>
       <c r="E90" s="4" t="s">
-        <v>452</v>
+        <v>353</v>
       </c>
       <c r="F90" s="4" t="s">
-        <v>453</v>
+        <v>354</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>454</v>
-[...1 lines deleted...]
-      <c r="H90" s="8" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H90" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I90" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J90" s="2" t="s">
-        <v>448</v>
+        <v>1719</v>
       </c>
       <c r="K90" s="2" t="s">
-        <v>455</v>
-[...1 lines deleted...]
-      <c r="L90" s="6">
+        <v>1719</v>
+      </c>
+      <c r="L90" s="5">
+        <v>120955.26</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="H91" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I91" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J91" s="2" t="s">
+        <v>1720</v>
+      </c>
+      <c r="K91" s="2" t="s">
+        <v>1956</v>
+      </c>
+      <c r="L91" s="5">
+        <v>195000</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" ht="270" x14ac:dyDescent="0.25">
+      <c r="A92" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="H92" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I92" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J92" s="2" t="s">
+        <v>1720</v>
+      </c>
+      <c r="K92" s="2" t="s">
+        <v>1957</v>
+      </c>
+      <c r="L92" s="5">
         <v>735000</v>
       </c>
     </row>
-    <row r="91" spans="1:12" ht="60" x14ac:dyDescent="0.25">
-[...75 lines deleted...]
-    <row r="93" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A93" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B93" s="4" t="s">
-        <v>464</v>
+        <v>1438</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>472</v>
+        <v>1441</v>
       </c>
       <c r="E93" s="4" t="s">
-        <v>473</v>
+        <v>1481</v>
       </c>
       <c r="F93" s="4" t="s">
-        <v>474</v>
+        <v>1558</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1598</v>
+      </c>
+      <c r="H93" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I93" s="2" t="s">
-        <v>470</v>
+        <v>1631</v>
       </c>
       <c r="J93" s="2" t="s">
-        <v>476</v>
+        <v>1635</v>
       </c>
       <c r="K93" s="2" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>40000</v>
+        <v>1635</v>
+      </c>
+      <c r="L93" s="5">
+        <v>1875</v>
       </c>
     </row>
     <row r="94" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A94" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B94" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>478</v>
+        <v>1441</v>
       </c>
       <c r="E94" s="4" t="s">
-        <v>479</v>
+        <v>1482</v>
       </c>
       <c r="F94" s="4" t="s">
-        <v>480</v>
+        <v>1558</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1598</v>
+      </c>
+      <c r="H94" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I94" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J94" s="2" t="s">
-        <v>483</v>
+        <v>1635</v>
       </c>
       <c r="K94" s="2" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>2759</v>
+        <v>1635</v>
+      </c>
+      <c r="L94" s="5">
+        <v>3726.77</v>
       </c>
     </row>
     <row r="95" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A95" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B95" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C95" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>484</v>
+        <v>1442</v>
       </c>
       <c r="E95" s="4" t="s">
-        <v>485</v>
+        <v>1483</v>
       </c>
       <c r="F95" s="4" t="s">
-        <v>486</v>
+        <v>1559</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1599</v>
+      </c>
+      <c r="H95" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I95" s="2" t="s">
-        <v>482</v>
+        <v>1632</v>
       </c>
       <c r="J95" s="2" t="s">
-        <v>487</v>
+        <v>1721</v>
       </c>
       <c r="K95" s="2" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>1721</v>
+      </c>
+      <c r="L95" s="5">
+        <v>23384.3</v>
       </c>
     </row>
     <row r="96" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A96" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B96" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C96" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>488</v>
+        <v>1442</v>
       </c>
       <c r="E96" s="4" t="s">
-        <v>489</v>
+        <v>1484</v>
       </c>
       <c r="F96" s="4" t="s">
-        <v>490</v>
+        <v>1559</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1599</v>
+      </c>
+      <c r="H96" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I96" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J96" s="2" t="s">
-        <v>491</v>
+        <v>1721</v>
       </c>
       <c r="K96" s="2" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>1721</v>
+      </c>
+      <c r="L96" s="5">
+        <v>10567.79</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A97" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B97" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C97" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>492</v>
+        <v>1442</v>
       </c>
       <c r="E97" s="4" t="s">
-        <v>493</v>
+        <v>1485</v>
       </c>
       <c r="F97" s="4" t="s">
-        <v>494</v>
+        <v>1559</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1599</v>
+      </c>
+      <c r="H97" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I97" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J97" s="2" t="s">
-        <v>495</v>
+        <v>1721</v>
       </c>
       <c r="K97" s="2" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-    <row r="98" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1721</v>
+      </c>
+      <c r="L97" s="4">
+        <v>197506.59</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A98" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B98" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C98" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D98" s="4" t="s">
-        <v>496</v>
+        <v>1443</v>
       </c>
       <c r="E98" s="4" t="s">
-        <v>497</v>
+        <v>1486</v>
       </c>
       <c r="F98" s="4" t="s">
-        <v>498</v>
+        <v>1560</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1600</v>
+      </c>
+      <c r="H98" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I98" s="2" t="s">
-        <v>482</v>
+        <v>1632</v>
       </c>
       <c r="J98" s="2" t="s">
-        <v>499</v>
+        <v>1722</v>
       </c>
       <c r="K98" s="2" t="s">
-        <v>499</v>
+        <v>1722</v>
       </c>
       <c r="L98" s="4">
-        <v>492</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>25550.87</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A99" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B99" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C99" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>500</v>
+        <v>1443</v>
       </c>
       <c r="E99" s="4" t="s">
-        <v>501</v>
+        <v>1487</v>
       </c>
       <c r="F99" s="4" t="s">
-        <v>502</v>
+        <v>1560</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1600</v>
+      </c>
+      <c r="H99" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I99" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J99" s="2" t="s">
-        <v>503</v>
+        <v>1722</v>
       </c>
       <c r="K99" s="2" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>1722</v>
+      </c>
+      <c r="L99" s="5">
+        <v>80134.899999999994</v>
       </c>
     </row>
     <row r="100" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A100" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C100" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>504</v>
+        <v>1443</v>
       </c>
       <c r="E100" s="4" t="s">
-        <v>505</v>
+        <v>1488</v>
       </c>
       <c r="F100" s="4" t="s">
-        <v>506</v>
+        <v>1560</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1600</v>
+      </c>
+      <c r="H100" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I100" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J100" s="2" t="s">
-        <v>507</v>
+        <v>1722</v>
       </c>
       <c r="K100" s="2" t="s">
-        <v>507</v>
+        <v>1722</v>
       </c>
       <c r="L100" s="4">
-        <v>697</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>134314.23000000001</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A101" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B101" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>508</v>
+        <v>1444</v>
       </c>
       <c r="E101" s="4" t="s">
-        <v>509</v>
+        <v>1489</v>
       </c>
       <c r="F101" s="4" t="s">
-        <v>510</v>
+        <v>1561</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1601</v>
+      </c>
+      <c r="H101" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I101" s="2" t="s">
-        <v>482</v>
+        <v>1632</v>
       </c>
       <c r="J101" s="2" t="s">
-        <v>511</v>
+        <v>1723</v>
       </c>
       <c r="K101" s="2" t="s">
-        <v>511</v>
+        <v>1723</v>
       </c>
       <c r="L101" s="4">
-        <v>699</v>
+        <v>4526.62</v>
       </c>
     </row>
     <row r="102" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A102" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B102" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>512</v>
+        <v>1444</v>
       </c>
       <c r="E102" s="4" t="s">
-        <v>513</v>
+        <v>1490</v>
       </c>
       <c r="F102" s="4" t="s">
-        <v>514</v>
+        <v>1561</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1601</v>
+      </c>
+      <c r="H102" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I102" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J102" s="2" t="s">
-        <v>515</v>
+        <v>1723</v>
       </c>
       <c r="K102" s="2" t="s">
-        <v>515</v>
+        <v>1723</v>
       </c>
       <c r="L102" s="4">
-        <v>689</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>30117.040000000001</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A103" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B103" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C103" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>516</v>
+        <v>1445</v>
       </c>
       <c r="E103" s="4" t="s">
-        <v>517</v>
+        <v>1491</v>
       </c>
       <c r="F103" s="4" t="s">
-        <v>518</v>
+        <v>1562</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1602</v>
+      </c>
+      <c r="H103" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I103" s="2" t="s">
-        <v>482</v>
+        <v>1632</v>
       </c>
       <c r="J103" s="2" t="s">
-        <v>519</v>
+        <v>1724</v>
       </c>
       <c r="K103" s="2" t="s">
-        <v>519</v>
+        <v>1724</v>
       </c>
       <c r="L103" s="4">
-        <v>745</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>6984</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A104" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B104" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D104" s="4" t="s">
-        <v>520</v>
+        <v>1445</v>
       </c>
       <c r="E104" s="4" t="s">
-        <v>521</v>
+        <v>1492</v>
       </c>
       <c r="F104" s="4" t="s">
-        <v>522</v>
+        <v>1562</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1602</v>
+      </c>
+      <c r="H104" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I104" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J104" s="2" t="s">
-        <v>523</v>
+        <v>1724</v>
       </c>
       <c r="K104" s="2" t="s">
-        <v>523</v>
-[...5 lines deleted...]
-    <row r="105" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1724</v>
+      </c>
+      <c r="L104" s="4">
+        <v>15084.77</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A105" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B105" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C105" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>524</v>
+        <v>1445</v>
       </c>
       <c r="E105" s="4" t="s">
-        <v>525</v>
+        <v>1493</v>
       </c>
       <c r="F105" s="4" t="s">
-        <v>526</v>
+        <v>1562</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1602</v>
+      </c>
+      <c r="H105" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I105" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J105" s="2" t="s">
-        <v>527</v>
+        <v>1724</v>
       </c>
       <c r="K105" s="2" t="s">
-        <v>527</v>
+        <v>1724</v>
       </c>
       <c r="L105" s="4">
-        <v>981</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>156080.91</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B106" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C106" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>528</v>
+        <v>1446</v>
       </c>
       <c r="E106" s="4" t="s">
-        <v>529</v>
+        <v>1494</v>
       </c>
       <c r="F106" s="4" t="s">
-        <v>530</v>
+        <v>1563</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1603</v>
+      </c>
+      <c r="H106" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I106" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J106" s="2" t="s">
-        <v>531</v>
+        <v>1647</v>
       </c>
       <c r="K106" s="2" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-    <row r="107" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1647</v>
+      </c>
+      <c r="L106" s="5">
+        <v>3858</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A107" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B107" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C107" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>532</v>
+        <v>1447</v>
       </c>
       <c r="E107" s="4" t="s">
-        <v>533</v>
+        <v>1495</v>
       </c>
       <c r="F107" s="4" t="s">
-        <v>534</v>
+        <v>1564</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1604</v>
+      </c>
+      <c r="H107" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I107" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J107" s="2" t="s">
-        <v>535</v>
+        <v>1725</v>
       </c>
       <c r="K107" s="2" t="s">
-        <v>535</v>
+        <v>1725</v>
       </c>
       <c r="L107" s="4">
-        <v>658</v>
+        <v>3722.48</v>
       </c>
     </row>
     <row r="108" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A108" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B108" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C108" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D108" s="4" t="s">
-        <v>536</v>
+        <v>1447</v>
       </c>
       <c r="E108" s="4" t="s">
-        <v>537</v>
+        <v>1496</v>
       </c>
       <c r="F108" s="4" t="s">
-        <v>538</v>
+        <v>1564</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1604</v>
+      </c>
+      <c r="H108" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I108" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J108" s="2" t="s">
-        <v>539</v>
+        <v>1725</v>
       </c>
       <c r="K108" s="2" t="s">
-        <v>539</v>
+        <v>1725</v>
       </c>
       <c r="L108" s="4">
-        <v>671</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>27786.89</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A109" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B109" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C109" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>540</v>
+        <v>1448</v>
       </c>
       <c r="E109" s="4" t="s">
-        <v>541</v>
+        <v>1497</v>
       </c>
       <c r="F109" s="4" t="s">
-        <v>542</v>
+        <v>1565</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1605</v>
+      </c>
+      <c r="H109" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I109" s="2" t="s">
-        <v>482</v>
+        <v>1632</v>
       </c>
       <c r="J109" s="2" t="s">
-        <v>543</v>
+        <v>1696</v>
       </c>
       <c r="K109" s="2" t="s">
-        <v>543</v>
+        <v>1696</v>
       </c>
       <c r="L109" s="4">
-        <v>726</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>447.7</v>
+      </c>
+    </row>
+    <row r="110" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A110" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B110" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C110" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D110" s="4" t="s">
-        <v>544</v>
+        <v>1448</v>
       </c>
       <c r="E110" s="4" t="s">
-        <v>545</v>
+        <v>1498</v>
       </c>
       <c r="F110" s="4" t="s">
-        <v>546</v>
+        <v>1565</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1605</v>
+      </c>
+      <c r="H110" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I110" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J110" s="2" t="s">
-        <v>547</v>
+        <v>1696</v>
       </c>
       <c r="K110" s="2" t="s">
-        <v>547</v>
+        <v>1696</v>
       </c>
       <c r="L110" s="4">
-        <v>653</v>
+        <v>2932.56</v>
       </c>
     </row>
     <row r="111" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A111" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B111" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C111" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D111" s="4" t="s">
-        <v>548</v>
+        <v>1448</v>
       </c>
       <c r="E111" s="4" t="s">
-        <v>549</v>
+        <v>1499</v>
       </c>
       <c r="F111" s="4" t="s">
-        <v>550</v>
+        <v>1565</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1605</v>
+      </c>
+      <c r="H111" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I111" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J111" s="2" t="s">
-        <v>551</v>
+        <v>1696</v>
       </c>
       <c r="K111" s="2" t="s">
-        <v>551</v>
+        <v>1696</v>
       </c>
       <c r="L111" s="4">
-        <v>578</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>21402.83</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A112" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B112" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C112" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>552</v>
+        <v>1449</v>
       </c>
       <c r="E112" s="4" t="s">
-        <v>553</v>
+        <v>1500</v>
       </c>
       <c r="F112" s="4" t="s">
-        <v>554</v>
+        <v>1566</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1606</v>
+      </c>
+      <c r="H112" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I112" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J112" s="2" t="s">
-        <v>555</v>
+        <v>1726</v>
       </c>
       <c r="K112" s="2" t="s">
-        <v>555</v>
+        <v>1726</v>
       </c>
       <c r="L112" s="4">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>5977.57</v>
+      </c>
+    </row>
+    <row r="113" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A113" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B113" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C113" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D113" s="4" t="s">
-        <v>556</v>
+        <v>1449</v>
       </c>
       <c r="E113" s="4" t="s">
-        <v>557</v>
+        <v>1501</v>
       </c>
       <c r="F113" s="4" t="s">
-        <v>558</v>
+        <v>1566</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1606</v>
+      </c>
+      <c r="H113" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I113" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J113" s="2" t="s">
-        <v>559</v>
+        <v>1726</v>
       </c>
       <c r="K113" s="2" t="s">
-        <v>559</v>
+        <v>1726</v>
       </c>
       <c r="L113" s="4">
-        <v>798</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>15081.97</v>
+      </c>
+    </row>
+    <row r="114" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A114" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B114" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C114" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>560</v>
+        <v>1450</v>
       </c>
       <c r="E114" s="4" t="s">
-        <v>561</v>
+        <v>1502</v>
       </c>
       <c r="F114" s="4" t="s">
-        <v>562</v>
+        <v>1567</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1607</v>
+      </c>
+      <c r="H114" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I114" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J114" s="2" t="s">
-        <v>563</v>
+        <v>1662</v>
       </c>
       <c r="K114" s="2" t="s">
-        <v>563</v>
+        <v>1662</v>
       </c>
       <c r="L114" s="4">
-        <v>519</v>
+        <v>10461.83</v>
       </c>
     </row>
     <row r="115" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A115" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B115" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>564</v>
+        <v>1450</v>
       </c>
       <c r="E115" s="4" t="s">
-        <v>565</v>
+        <v>1503</v>
       </c>
       <c r="F115" s="4" t="s">
-        <v>566</v>
+        <v>1567</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1607</v>
+      </c>
+      <c r="H115" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I115" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J115" s="2" t="s">
-        <v>567</v>
+        <v>1662</v>
       </c>
       <c r="K115" s="2" t="s">
-        <v>567</v>
+        <v>1662</v>
       </c>
       <c r="L115" s="4">
-        <v>988</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="116" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A116" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B116" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C116" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>568</v>
+        <v>1451</v>
       </c>
       <c r="E116" s="4" t="s">
-        <v>569</v>
+        <v>1504</v>
       </c>
       <c r="F116" s="4" t="s">
-        <v>570</v>
+        <v>1568</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1608</v>
+      </c>
+      <c r="H116" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I116" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J116" s="2" t="s">
-        <v>571</v>
+        <v>1648</v>
       </c>
       <c r="K116" s="2" t="s">
-        <v>571</v>
+        <v>1648</v>
       </c>
       <c r="L116" s="4">
-        <v>729</v>
+        <v>45035.08</v>
       </c>
     </row>
     <row r="117" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A117" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B117" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C117" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>572</v>
+        <v>1452</v>
       </c>
       <c r="E117" s="4" t="s">
-        <v>573</v>
+        <v>1505</v>
       </c>
       <c r="F117" s="4" t="s">
-        <v>574</v>
+        <v>1569</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>57</v>
+      </c>
+      <c r="H117" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I117" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J117" s="2" t="s">
-        <v>575</v>
+        <v>1727</v>
       </c>
       <c r="K117" s="2" t="s">
-        <v>575</v>
-[...5 lines deleted...]
-    <row r="118" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1727</v>
+      </c>
+      <c r="L117" s="4">
+        <v>7241.41</v>
+      </c>
+    </row>
+    <row r="118" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A118" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B118" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C118" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D118" s="4" t="s">
-        <v>576</v>
+        <v>1453</v>
       </c>
       <c r="E118" s="4" t="s">
-        <v>577</v>
+        <v>1506</v>
       </c>
       <c r="F118" s="4" t="s">
-        <v>578</v>
+        <v>1570</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1609</v>
+      </c>
+      <c r="H118" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I118" s="2" t="s">
-        <v>482</v>
+        <v>1632</v>
       </c>
       <c r="J118" s="2" t="s">
-        <v>579</v>
+        <v>1670</v>
       </c>
       <c r="K118" s="2" t="s">
-        <v>579</v>
+        <v>1670</v>
       </c>
       <c r="L118" s="4">
-        <v>684</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>618.69000000000005</v>
+      </c>
+    </row>
+    <row r="119" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A119" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B119" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C119" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D119" s="4" t="s">
-        <v>580</v>
+        <v>1453</v>
       </c>
       <c r="E119" s="4" t="s">
-        <v>581</v>
+        <v>1507</v>
       </c>
       <c r="F119" s="4" t="s">
-        <v>582</v>
+        <v>1570</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1609</v>
+      </c>
+      <c r="H119" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I119" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J119" s="2" t="s">
-        <v>583</v>
+        <v>1670</v>
       </c>
       <c r="K119" s="2" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>2407</v>
+        <v>1670</v>
+      </c>
+      <c r="L119" s="5">
+        <v>2407.9499999999998</v>
       </c>
     </row>
     <row r="120" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A120" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B120" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C120" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D120" s="4" t="s">
-        <v>584</v>
+        <v>1453</v>
       </c>
       <c r="E120" s="4" t="s">
-        <v>585</v>
+        <v>1508</v>
       </c>
       <c r="F120" s="4" t="s">
-        <v>586</v>
+        <v>1570</v>
       </c>
       <c r="G120" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1609</v>
+      </c>
+      <c r="H120" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I120" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J120" s="2" t="s">
-        <v>587</v>
+        <v>1670</v>
       </c>
       <c r="K120" s="2" t="s">
-        <v>587</v>
-[...5 lines deleted...]
-    <row r="121" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1670</v>
+      </c>
+      <c r="L120" s="4">
+        <v>41111.46</v>
+      </c>
+    </row>
+    <row r="121" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A121" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C121" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>588</v>
+        <v>1454</v>
       </c>
       <c r="E121" s="4" t="s">
-        <v>589</v>
+        <v>1509</v>
       </c>
       <c r="F121" s="4" t="s">
-        <v>590</v>
+        <v>1571</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1610</v>
+      </c>
+      <c r="H121" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I121" s="2" t="s">
-        <v>482</v>
+        <v>1632</v>
       </c>
       <c r="J121" s="2" t="s">
-        <v>591</v>
+        <v>1638</v>
       </c>
       <c r="K121" s="2" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-    <row r="122" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1638</v>
+      </c>
+      <c r="L121" s="5">
+        <v>24744.11</v>
+      </c>
+    </row>
+    <row r="122" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A122" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C122" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>592</v>
+        <v>1454</v>
       </c>
       <c r="E122" s="4" t="s">
-        <v>593</v>
+        <v>1510</v>
       </c>
       <c r="F122" s="4" t="s">
-        <v>594</v>
+        <v>1571</v>
       </c>
       <c r="G122" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1610</v>
+      </c>
+      <c r="H122" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I122" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J122" s="2" t="s">
-        <v>595</v>
+        <v>1638</v>
       </c>
       <c r="K122" s="2" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>4869</v>
+        <v>1638</v>
+      </c>
+      <c r="L122" s="5">
+        <v>13285</v>
       </c>
     </row>
     <row r="123" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A123" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B123" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C123" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>596</v>
+        <v>1454</v>
       </c>
       <c r="E123" s="4" t="s">
-        <v>597</v>
+        <v>1511</v>
       </c>
       <c r="F123" s="4" t="s">
-        <v>598</v>
+        <v>1571</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1610</v>
+      </c>
+      <c r="H123" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I123" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J123" s="2" t="s">
-        <v>599</v>
+        <v>1638</v>
       </c>
       <c r="K123" s="2" t="s">
-        <v>599</v>
+        <v>1638</v>
       </c>
       <c r="L123" s="4">
-        <v>693</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>146448.34</v>
+      </c>
+    </row>
+    <row r="124" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A124" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C124" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>600</v>
+        <v>1455</v>
       </c>
       <c r="E124" s="4" t="s">
-        <v>601</v>
+        <v>1512</v>
       </c>
       <c r="F124" s="4" t="s">
-        <v>602</v>
+        <v>1572</v>
       </c>
       <c r="G124" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1611</v>
+      </c>
+      <c r="H124" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I124" s="2" t="s">
-        <v>482</v>
+        <v>1632</v>
       </c>
       <c r="J124" s="2" t="s">
-        <v>603</v>
+        <v>1728</v>
       </c>
       <c r="K124" s="2" t="s">
-        <v>603</v>
-[...5 lines deleted...]
-    <row r="125" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1728</v>
+      </c>
+      <c r="L124" s="5">
+        <v>12659.59</v>
+      </c>
+    </row>
+    <row r="125" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A125" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B125" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C125" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>604</v>
+        <v>1455</v>
       </c>
       <c r="E125" s="4" t="s">
-        <v>605</v>
+        <v>1513</v>
       </c>
       <c r="F125" s="4" t="s">
-        <v>606</v>
+        <v>1572</v>
       </c>
       <c r="G125" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1611</v>
+      </c>
+      <c r="H125" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I125" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J125" s="2" t="s">
-        <v>607</v>
+        <v>1728</v>
       </c>
       <c r="K125" s="2" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>1655</v>
+        <v>1728</v>
+      </c>
+      <c r="L125" s="4">
+        <v>2173.66</v>
       </c>
     </row>
     <row r="126" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A126" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D126" s="4" t="s">
-        <v>608</v>
+        <v>1455</v>
       </c>
       <c r="E126" s="4" t="s">
-        <v>609</v>
+        <v>1514</v>
       </c>
       <c r="F126" s="4" t="s">
-        <v>610</v>
+        <v>1572</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1611</v>
+      </c>
+      <c r="H126" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I126" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J126" s="2" t="s">
-        <v>611</v>
+        <v>1728</v>
       </c>
       <c r="K126" s="2" t="s">
-        <v>611</v>
-[...5 lines deleted...]
-    <row r="127" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1728</v>
+      </c>
+      <c r="L126" s="4">
+        <v>225135.35999999999</v>
+      </c>
+    </row>
+    <row r="127" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A127" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B127" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C127" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>612</v>
+        <v>1456</v>
       </c>
       <c r="E127" s="4" t="s">
-        <v>613</v>
+        <v>1515</v>
       </c>
       <c r="F127" s="4" t="s">
-        <v>614</v>
+        <v>1573</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1612</v>
+      </c>
+      <c r="H127" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I127" s="2" t="s">
-        <v>482</v>
+        <v>1632</v>
       </c>
       <c r="J127" s="2" t="s">
-        <v>615</v>
+        <v>1729</v>
       </c>
       <c r="K127" s="2" t="s">
-        <v>615</v>
-[...5 lines deleted...]
-    <row r="128" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1729</v>
+      </c>
+      <c r="L127" s="5">
+        <v>66210</v>
+      </c>
+    </row>
+    <row r="128" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A128" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B128" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C128" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D128" s="4" t="s">
-        <v>616</v>
+        <v>1456</v>
       </c>
       <c r="E128" s="4" t="s">
-        <v>617</v>
+        <v>1516</v>
       </c>
       <c r="F128" s="4" t="s">
-        <v>618</v>
+        <v>1573</v>
       </c>
       <c r="G128" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1612</v>
+      </c>
+      <c r="H128" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I128" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J128" s="2" t="s">
-        <v>619</v>
+        <v>1729</v>
       </c>
       <c r="K128" s="2" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>1729</v>
+      </c>
+      <c r="L128" s="5">
+        <v>3192</v>
       </c>
     </row>
     <row r="129" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A129" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B129" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C129" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D129" s="4" t="s">
-        <v>620</v>
+        <v>1456</v>
       </c>
       <c r="E129" s="4" t="s">
-        <v>621</v>
+        <v>1517</v>
       </c>
       <c r="F129" s="4" t="s">
-        <v>622</v>
+        <v>1573</v>
       </c>
       <c r="G129" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1612</v>
+      </c>
+      <c r="H129" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I129" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J129" s="2" t="s">
-        <v>623</v>
+        <v>1729</v>
       </c>
       <c r="K129" s="2" t="s">
-        <v>623</v>
+        <v>1729</v>
       </c>
       <c r="L129" s="4">
-        <v>499</v>
+        <v>149187.14000000001</v>
       </c>
     </row>
     <row r="130" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B130" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C130" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D130" s="4" t="s">
-        <v>624</v>
+        <v>1457</v>
       </c>
       <c r="E130" s="4" t="s">
-        <v>625</v>
+        <v>1518</v>
       </c>
       <c r="F130" s="4" t="s">
-        <v>626</v>
+        <v>1574</v>
       </c>
       <c r="G130" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1613</v>
+      </c>
+      <c r="H130" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I130" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J130" s="2" t="s">
-        <v>627</v>
+        <v>1715</v>
       </c>
       <c r="K130" s="2" t="s">
-        <v>627</v>
+        <v>1715</v>
       </c>
       <c r="L130" s="4">
-        <v>626</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>240000</v>
+      </c>
+    </row>
+    <row r="131" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A131" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B131" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C131" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D131" s="4" t="s">
-        <v>628</v>
+        <v>1458</v>
       </c>
       <c r="E131" s="4" t="s">
-        <v>629</v>
+        <v>1519</v>
       </c>
       <c r="F131" s="4" t="s">
-        <v>630</v>
+        <v>1575</v>
       </c>
       <c r="G131" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1614</v>
+      </c>
+      <c r="H131" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I131" s="2" t="s">
-        <v>482</v>
+        <v>1632</v>
       </c>
       <c r="J131" s="2" t="s">
-        <v>631</v>
+        <v>1730</v>
       </c>
       <c r="K131" s="2" t="s">
-        <v>631</v>
-[...5 lines deleted...]
-    <row r="132" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1730</v>
+      </c>
+      <c r="L131" s="4">
+        <v>67200</v>
+      </c>
+    </row>
+    <row r="132" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A132" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B132" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C132" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D132" s="4" t="s">
-        <v>632</v>
+        <v>1458</v>
       </c>
       <c r="E132" s="4" t="s">
-        <v>633</v>
+        <v>1520</v>
       </c>
       <c r="F132" s="4" t="s">
-        <v>634</v>
+        <v>1575</v>
       </c>
       <c r="G132" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1614</v>
+      </c>
+      <c r="H132" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I132" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J132" s="2" t="s">
-        <v>635</v>
+        <v>1730</v>
       </c>
       <c r="K132" s="2" t="s">
-        <v>635</v>
+        <v>1730</v>
       </c>
       <c r="L132" s="4">
-        <v>659</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>172800</v>
+      </c>
+    </row>
+    <row r="133" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A133" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B133" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C133" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>636</v>
+        <v>1459</v>
       </c>
       <c r="E133" s="4" t="s">
-        <v>637</v>
+        <v>1521</v>
       </c>
       <c r="F133" s="4" t="s">
-        <v>638</v>
+        <v>1576</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1615</v>
+      </c>
+      <c r="H133" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I133" s="2" t="s">
-        <v>482</v>
+        <v>1632</v>
       </c>
       <c r="J133" s="2" t="s">
-        <v>639</v>
+        <v>1731</v>
       </c>
       <c r="K133" s="2" t="s">
-        <v>639</v>
-[...5 lines deleted...]
-    <row r="134" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1731</v>
+      </c>
+      <c r="L133" s="5">
+        <v>26168.92</v>
+      </c>
+    </row>
+    <row r="134" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A134" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B134" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C134" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>640</v>
+        <v>1459</v>
       </c>
       <c r="E134" s="4" t="s">
-        <v>641</v>
+        <v>1522</v>
       </c>
       <c r="F134" s="4" t="s">
-        <v>642</v>
+        <v>1576</v>
       </c>
       <c r="G134" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1615</v>
+      </c>
+      <c r="H134" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I134" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J134" s="2" t="s">
-        <v>643</v>
+        <v>1731</v>
       </c>
       <c r="K134" s="2" t="s">
-        <v>643</v>
+        <v>1731</v>
       </c>
       <c r="L134" s="4">
-        <v>624</v>
+        <v>12668.73</v>
       </c>
     </row>
     <row r="135" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A135" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B135" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C135" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>644</v>
+        <v>1459</v>
       </c>
       <c r="E135" s="4" t="s">
-        <v>645</v>
+        <v>1523</v>
       </c>
       <c r="F135" s="4" t="s">
-        <v>646</v>
+        <v>1576</v>
       </c>
       <c r="G135" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1615</v>
+      </c>
+      <c r="H135" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I135" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J135" s="2" t="s">
-        <v>647</v>
+        <v>1731</v>
       </c>
       <c r="K135" s="2" t="s">
-        <v>647</v>
+        <v>1731</v>
       </c>
       <c r="L135" s="4">
-        <v>490</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>143046</v>
+      </c>
+    </row>
+    <row r="136" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A136" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B136" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C136" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D136" s="4" t="s">
-        <v>648</v>
+        <v>1460</v>
       </c>
       <c r="E136" s="4" t="s">
-        <v>649</v>
+        <v>1524</v>
       </c>
       <c r="F136" s="4" t="s">
-        <v>650</v>
+        <v>1577</v>
       </c>
       <c r="G136" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1616</v>
+      </c>
+      <c r="H136" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I136" s="2" t="s">
-        <v>482</v>
+        <v>1632</v>
       </c>
       <c r="J136" s="2" t="s">
-        <v>651</v>
+        <v>1732</v>
       </c>
       <c r="K136" s="2" t="s">
-        <v>651</v>
+        <v>1732</v>
       </c>
       <c r="L136" s="4">
-        <v>649</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>81281.91</v>
+      </c>
+    </row>
+    <row r="137" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A137" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B137" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>652</v>
+        <v>1460</v>
       </c>
       <c r="E137" s="4" t="s">
-        <v>653</v>
+        <v>1525</v>
       </c>
       <c r="F137" s="4" t="s">
-        <v>654</v>
+        <v>1577</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1616</v>
+      </c>
+      <c r="H137" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I137" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J137" s="2" t="s">
-        <v>655</v>
+        <v>1732</v>
       </c>
       <c r="K137" s="2" t="s">
-        <v>655</v>
-[...5 lines deleted...]
-    <row r="138" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1732</v>
+      </c>
+      <c r="L137" s="4">
+        <v>118718.09</v>
+      </c>
+    </row>
+    <row r="138" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A138" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B138" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C138" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>656</v>
+        <v>1461</v>
       </c>
       <c r="E138" s="4" t="s">
-        <v>657</v>
+        <v>1526</v>
       </c>
       <c r="F138" s="4" t="s">
-        <v>658</v>
+        <v>1578</v>
       </c>
       <c r="G138" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1617</v>
+      </c>
+      <c r="H138" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I138" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J138" s="2" t="s">
-        <v>659</v>
+        <v>1693</v>
       </c>
       <c r="K138" s="2" t="s">
-        <v>659</v>
+        <v>1693</v>
       </c>
       <c r="L138" s="4">
-        <v>662</v>
+        <v>5254.92</v>
       </c>
     </row>
     <row r="139" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A139" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B139" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C139" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>660</v>
+        <v>1461</v>
       </c>
       <c r="E139" s="4" t="s">
-        <v>661</v>
+        <v>1527</v>
       </c>
       <c r="F139" s="4" t="s">
-        <v>662</v>
+        <v>1578</v>
       </c>
       <c r="G139" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1617</v>
+      </c>
+      <c r="H139" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I139" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J139" s="2" t="s">
-        <v>663</v>
+        <v>1693</v>
       </c>
       <c r="K139" s="2" t="s">
-        <v>663</v>
-[...5 lines deleted...]
-    <row r="140" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1693</v>
+      </c>
+      <c r="L139" s="5">
+        <v>19182.82</v>
+      </c>
+    </row>
+    <row r="140" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A140" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B140" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C140" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D140" s="4" t="s">
-        <v>664</v>
+        <v>1462</v>
       </c>
       <c r="E140" s="4" t="s">
-        <v>665</v>
+        <v>1528</v>
       </c>
       <c r="F140" s="4" t="s">
-        <v>666</v>
+        <v>1579</v>
       </c>
       <c r="G140" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1618</v>
+      </c>
+      <c r="H140" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I140" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J140" s="2" t="s">
-        <v>667</v>
+        <v>1691</v>
       </c>
       <c r="K140" s="2" t="s">
-        <v>667</v>
+        <v>1691</v>
       </c>
       <c r="L140" s="4">
-        <v>612</v>
+        <v>3324.06</v>
       </c>
     </row>
     <row r="141" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A141" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B141" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C141" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D141" s="4" t="s">
-        <v>668</v>
+        <v>1462</v>
       </c>
       <c r="E141" s="4" t="s">
-        <v>669</v>
+        <v>1529</v>
       </c>
       <c r="F141" s="4" t="s">
-        <v>670</v>
+        <v>1579</v>
       </c>
       <c r="G141" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1618</v>
+      </c>
+      <c r="H141" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I141" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J141" s="2" t="s">
-        <v>671</v>
+        <v>1691</v>
       </c>
       <c r="K141" s="2" t="s">
-        <v>671</v>
+        <v>1691</v>
       </c>
       <c r="L141" s="4">
-        <v>566</v>
+        <v>14350.89</v>
       </c>
     </row>
     <row r="142" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A142" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B142" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C142" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D142" s="4" t="s">
-        <v>672</v>
+        <v>1463</v>
       </c>
       <c r="E142" s="4" t="s">
-        <v>673</v>
+        <v>1530</v>
       </c>
       <c r="F142" s="4" t="s">
-        <v>674</v>
+        <v>1580</v>
       </c>
       <c r="G142" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>57</v>
+      </c>
+      <c r="H142" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I142" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J142" s="2" t="s">
-        <v>675</v>
+        <v>1733</v>
       </c>
       <c r="K142" s="2" t="s">
-        <v>675</v>
+        <v>1733</v>
       </c>
       <c r="L142" s="4">
-        <v>670</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>18734.330000000002</v>
+      </c>
+    </row>
+    <row r="143" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A143" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B143" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C143" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>676</v>
+        <v>1464</v>
       </c>
       <c r="E143" s="4" t="s">
-        <v>677</v>
+        <v>1531</v>
       </c>
       <c r="F143" s="4" t="s">
-        <v>678</v>
+        <v>1581</v>
       </c>
       <c r="G143" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1619</v>
+      </c>
+      <c r="H143" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I143" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J143" s="2" t="s">
-        <v>679</v>
+        <v>1734</v>
       </c>
       <c r="K143" s="2" t="s">
-        <v>679</v>
+        <v>1734</v>
       </c>
       <c r="L143" s="4">
-        <v>436</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>9725.86</v>
+      </c>
+    </row>
+    <row r="144" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A144" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B144" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C144" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D144" s="4" t="s">
-        <v>680</v>
+        <v>1464</v>
       </c>
       <c r="E144" s="4" t="s">
-        <v>681</v>
+        <v>1532</v>
       </c>
       <c r="F144" s="4" t="s">
-        <v>682</v>
+        <v>1581</v>
       </c>
       <c r="G144" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1619</v>
+      </c>
+      <c r="H144" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I144" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J144" s="2" t="s">
-        <v>683</v>
+        <v>1734</v>
       </c>
       <c r="K144" s="2" t="s">
-        <v>683</v>
+        <v>1734</v>
       </c>
       <c r="L144" s="4">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>129460.2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A145" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B145" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C145" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D145" s="4" t="s">
-        <v>684</v>
+        <v>1465</v>
       </c>
       <c r="E145" s="4" t="s">
-        <v>685</v>
+        <v>1533</v>
       </c>
       <c r="F145" s="4" t="s">
-        <v>686</v>
+        <v>1582</v>
       </c>
       <c r="G145" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1620</v>
+      </c>
+      <c r="H145" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I145" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J145" s="2" t="s">
-        <v>687</v>
+        <v>1735</v>
       </c>
       <c r="K145" s="2" t="s">
-        <v>687</v>
+        <v>1735</v>
       </c>
       <c r="L145" s="4">
-        <v>707</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>25769.85</v>
+      </c>
+    </row>
+    <row r="146" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A146" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B146" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C146" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D146" s="4" t="s">
-        <v>688</v>
+        <v>1465</v>
       </c>
       <c r="E146" s="4" t="s">
-        <v>689</v>
+        <v>1534</v>
       </c>
       <c r="F146" s="4" t="s">
-        <v>690</v>
+        <v>1582</v>
       </c>
       <c r="G146" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1620</v>
+      </c>
+      <c r="H146" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I146" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J146" s="2" t="s">
-        <v>691</v>
+        <v>1735</v>
       </c>
       <c r="K146" s="2" t="s">
-        <v>691</v>
+        <v>1735</v>
       </c>
       <c r="L146" s="4">
-        <v>680</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>137380.25</v>
+      </c>
+    </row>
+    <row r="147" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A147" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B147" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C147" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>692</v>
+        <v>1466</v>
       </c>
       <c r="E147" s="4" t="s">
-        <v>693</v>
+        <v>1535</v>
       </c>
       <c r="F147" s="4" t="s">
-        <v>694</v>
+        <v>1583</v>
       </c>
       <c r="G147" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1621</v>
+      </c>
+      <c r="H147" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I147" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J147" s="2" t="s">
-        <v>695</v>
+        <v>1736</v>
       </c>
       <c r="K147" s="2" t="s">
-        <v>695</v>
+        <v>1736</v>
       </c>
       <c r="L147" s="4">
-        <v>707</v>
+        <v>2598.16</v>
       </c>
     </row>
     <row r="148" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A148" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B148" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C148" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>696</v>
+        <v>1466</v>
       </c>
       <c r="E148" s="4" t="s">
-        <v>697</v>
+        <v>1536</v>
       </c>
       <c r="F148" s="4" t="s">
-        <v>698</v>
+        <v>1583</v>
       </c>
       <c r="G148" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1621</v>
+      </c>
+      <c r="H148" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I148" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J148" s="2" t="s">
-        <v>699</v>
+        <v>1736</v>
       </c>
       <c r="K148" s="2" t="s">
-        <v>699</v>
+        <v>1736</v>
       </c>
       <c r="L148" s="4">
-        <v>527</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>112491.65</v>
+      </c>
+    </row>
+    <row r="149" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A149" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B149" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C149" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>700</v>
+        <v>1467</v>
       </c>
       <c r="E149" s="4" t="s">
-        <v>701</v>
+        <v>1537</v>
       </c>
       <c r="F149" s="4" t="s">
-        <v>702</v>
+        <v>1584</v>
       </c>
       <c r="G149" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1622</v>
+      </c>
+      <c r="H149" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I149" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J149" s="2" t="s">
-        <v>703</v>
+        <v>1669</v>
       </c>
       <c r="K149" s="2" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>2434</v>
+        <v>1669</v>
+      </c>
+      <c r="L149" s="4">
+        <v>10680</v>
       </c>
     </row>
     <row r="150" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A150" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B150" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C150" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>704</v>
+        <v>1467</v>
       </c>
       <c r="E150" s="4" t="s">
-        <v>705</v>
+        <v>1538</v>
       </c>
       <c r="F150" s="4" t="s">
-        <v>706</v>
+        <v>1584</v>
       </c>
       <c r="G150" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1622</v>
+      </c>
+      <c r="H150" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I150" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J150" s="2" t="s">
-        <v>707</v>
+        <v>1669</v>
       </c>
       <c r="K150" s="2" t="s">
-        <v>707</v>
+        <v>1669</v>
       </c>
       <c r="L150" s="4">
-        <v>592</v>
+        <v>23135.48</v>
       </c>
     </row>
     <row r="151" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A151" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B151" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C151" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>708</v>
+        <v>1468</v>
       </c>
       <c r="E151" s="4" t="s">
-        <v>709</v>
+        <v>1539</v>
       </c>
       <c r="F151" s="4" t="s">
-        <v>710</v>
+        <v>1585</v>
       </c>
       <c r="G151" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>57</v>
+      </c>
+      <c r="H151" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I151" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J151" s="2" t="s">
-        <v>711</v>
+        <v>1737</v>
       </c>
       <c r="K151" s="2" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>1737</v>
+      </c>
+      <c r="L151" s="5">
+        <v>17688.77</v>
       </c>
     </row>
     <row r="152" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A152" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B152" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C152" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D152" s="4" t="s">
-        <v>712</v>
+        <v>1469</v>
       </c>
       <c r="E152" s="4" t="s">
-        <v>713</v>
+        <v>1540</v>
       </c>
       <c r="F152" s="4" t="s">
-        <v>714</v>
+        <v>1586</v>
       </c>
       <c r="G152" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>49</v>
+      </c>
+      <c r="H152" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I152" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J152" s="2" t="s">
-        <v>715</v>
+        <v>1738</v>
       </c>
       <c r="K152" s="2" t="s">
-        <v>715</v>
+        <v>1738</v>
       </c>
       <c r="L152" s="4">
-        <v>446</v>
+        <v>152338.25</v>
       </c>
     </row>
     <row r="153" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A153" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B153" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C153" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>716</v>
+        <v>1470</v>
       </c>
       <c r="E153" s="4" t="s">
-        <v>717</v>
+        <v>1541</v>
       </c>
       <c r="F153" s="4" t="s">
-        <v>718</v>
+        <v>1587</v>
       </c>
       <c r="G153" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="H153" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I153" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J153" s="2" t="s">
         <v>1739</v>
       </c>
-      <c r="H153" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K153" s="2" t="s">
-        <v>719</v>
-[...5 lines deleted...]
-    <row r="154" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1739</v>
+      </c>
+      <c r="L153" s="4">
+        <v>11625.09</v>
+      </c>
+    </row>
+    <row r="154" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A154" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B154" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C154" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D154" s="4" t="s">
-        <v>720</v>
+        <v>1471</v>
       </c>
       <c r="E154" s="4" t="s">
-        <v>721</v>
+        <v>1542</v>
       </c>
       <c r="F154" s="4" t="s">
-        <v>722</v>
+        <v>1588</v>
       </c>
       <c r="G154" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1623</v>
+      </c>
+      <c r="H154" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I154" s="2" t="s">
-        <v>482</v>
+        <v>1632</v>
       </c>
       <c r="J154" s="2" t="s">
-        <v>723</v>
+        <v>1698</v>
       </c>
       <c r="K154" s="2" t="s">
-        <v>723</v>
-[...5 lines deleted...]
-    <row r="155" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1698</v>
+      </c>
+      <c r="L154" s="4">
+        <v>77943.17</v>
+      </c>
+    </row>
+    <row r="155" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A155" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B155" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C155" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D155" s="4" t="s">
-        <v>724</v>
+        <v>1471</v>
       </c>
       <c r="E155" s="4" t="s">
-        <v>725</v>
+        <v>1543</v>
       </c>
       <c r="F155" s="4" t="s">
-        <v>726</v>
+        <v>1588</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1623</v>
+      </c>
+      <c r="H155" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I155" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J155" s="2" t="s">
-        <v>727</v>
+        <v>1698</v>
       </c>
       <c r="K155" s="2" t="s">
-        <v>727</v>
-[...5 lines deleted...]
-    <row r="156" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1698</v>
+      </c>
+      <c r="L155" s="5">
+        <v>6208.8</v>
+      </c>
+    </row>
+    <row r="156" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B156" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C156" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D156" s="4" t="s">
-        <v>728</v>
+        <v>1471</v>
       </c>
       <c r="E156" s="4" t="s">
-        <v>729</v>
+        <v>1544</v>
       </c>
       <c r="F156" s="4" t="s">
-        <v>730</v>
+        <v>1588</v>
       </c>
       <c r="G156" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1623</v>
+      </c>
+      <c r="H156" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I156" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J156" s="2" t="s">
-        <v>731</v>
+        <v>1698</v>
       </c>
       <c r="K156" s="2" t="s">
-        <v>731</v>
-[...5 lines deleted...]
-    <row r="157" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1698</v>
+      </c>
+      <c r="L156" s="5">
+        <v>128160.29</v>
+      </c>
+    </row>
+    <row r="157" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A157" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B157" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C157" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>732</v>
+        <v>1472</v>
       </c>
       <c r="E157" s="4" t="s">
-        <v>733</v>
+        <v>1545</v>
       </c>
       <c r="F157" s="4" t="s">
-        <v>734</v>
+        <v>1589</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1624</v>
+      </c>
+      <c r="H157" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I157" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J157" s="2" t="s">
-        <v>735</v>
+        <v>1689</v>
       </c>
       <c r="K157" s="2" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>1689</v>
+      </c>
+      <c r="L157" s="5">
+        <v>17046.59</v>
       </c>
     </row>
     <row r="158" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A158" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B158" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C158" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>736</v>
+        <v>1472</v>
       </c>
       <c r="E158" s="4" t="s">
-        <v>737</v>
+        <v>1546</v>
       </c>
       <c r="F158" s="4" t="s">
-        <v>738</v>
+        <v>1589</v>
       </c>
       <c r="G158" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1624</v>
+      </c>
+      <c r="H158" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I158" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J158" s="2" t="s">
-        <v>739</v>
+        <v>1689</v>
       </c>
       <c r="K158" s="2" t="s">
-        <v>739</v>
-[...5 lines deleted...]
-    <row r="159" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1689</v>
+      </c>
+      <c r="L158" s="5">
+        <v>29036.99</v>
+      </c>
+    </row>
+    <row r="159" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A159" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B159" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C159" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>740</v>
+        <v>1473</v>
       </c>
       <c r="E159" s="4" t="s">
-        <v>741</v>
+        <v>1547</v>
       </c>
       <c r="F159" s="4" t="s">
-        <v>742</v>
+        <v>1590</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1625</v>
+      </c>
+      <c r="H159" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I159" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J159" s="2" t="s">
-        <v>743</v>
+        <v>1740</v>
       </c>
       <c r="K159" s="2" t="s">
-        <v>743</v>
+        <v>1740</v>
       </c>
       <c r="L159" s="4">
-        <v>457</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="160" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A160" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B160" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C160" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>744</v>
+        <v>1474</v>
       </c>
       <c r="E160" s="4" t="s">
-        <v>745</v>
+        <v>1548</v>
       </c>
       <c r="F160" s="4" t="s">
-        <v>746</v>
+        <v>1591</v>
       </c>
       <c r="G160" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1626</v>
+      </c>
+      <c r="H160" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I160" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J160" s="2" t="s">
-        <v>747</v>
+        <v>1741</v>
       </c>
       <c r="K160" s="2" t="s">
-        <v>747</v>
+        <v>1741</v>
       </c>
       <c r="L160" s="4">
-        <v>414</v>
+        <v>211141.01</v>
       </c>
     </row>
     <row r="161" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A161" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B161" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C161" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>748</v>
+        <v>1475</v>
       </c>
       <c r="E161" s="4" t="s">
-        <v>749</v>
+        <v>1549</v>
       </c>
       <c r="F161" s="4" t="s">
-        <v>750</v>
+        <v>1592</v>
       </c>
       <c r="G161" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1627</v>
+      </c>
+      <c r="H161" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I161" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J161" s="2" t="s">
-        <v>751</v>
+        <v>1742</v>
       </c>
       <c r="K161" s="2" t="s">
-        <v>751</v>
+        <v>1742</v>
       </c>
       <c r="L161" s="4">
-        <v>940</v>
+        <v>42856.800000000003</v>
       </c>
     </row>
     <row r="162" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A162" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B162" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C162" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>752</v>
+        <v>1475</v>
       </c>
       <c r="E162" s="4" t="s">
-        <v>753</v>
+        <v>1550</v>
       </c>
       <c r="F162" s="4" t="s">
-        <v>754</v>
+        <v>1592</v>
       </c>
       <c r="G162" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1627</v>
+      </c>
+      <c r="H162" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I162" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J162" s="2" t="s">
-        <v>755</v>
+        <v>1742</v>
       </c>
       <c r="K162" s="2" t="s">
-        <v>755</v>
-[...5 lines deleted...]
-    <row r="163" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1742</v>
+      </c>
+      <c r="L162" s="4">
+        <v>16595.72</v>
+      </c>
+    </row>
+    <row r="163" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A163" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B163" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C163" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>756</v>
+        <v>1476</v>
       </c>
       <c r="E163" s="4" t="s">
-        <v>757</v>
+        <v>1551</v>
       </c>
       <c r="F163" s="4" t="s">
-        <v>758</v>
+        <v>1593</v>
       </c>
       <c r="G163" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1628</v>
+      </c>
+      <c r="H163" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I163" s="2" t="s">
-        <v>482</v>
+        <v>1631</v>
       </c>
       <c r="J163" s="2" t="s">
-        <v>759</v>
+        <v>1743</v>
       </c>
       <c r="K163" s="2" t="s">
-        <v>759</v>
+        <v>1743</v>
       </c>
       <c r="L163" s="4">
-        <v>151</v>
+        <v>3914.15</v>
       </c>
     </row>
     <row r="164" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A164" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B164" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C164" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>760</v>
+        <v>1476</v>
       </c>
       <c r="E164" s="4" t="s">
-        <v>761</v>
+        <v>1552</v>
       </c>
       <c r="F164" s="4" t="s">
-        <v>762</v>
+        <v>1593</v>
       </c>
       <c r="G164" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1628</v>
+      </c>
+      <c r="H164" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I164" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J164" s="2" t="s">
-        <v>763</v>
+        <v>1743</v>
       </c>
       <c r="K164" s="2" t="s">
-        <v>763</v>
-[...5 lines deleted...]
-    <row r="165" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1743</v>
+      </c>
+      <c r="L164" s="5">
+        <v>115670.5</v>
+      </c>
+    </row>
+    <row r="165" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A165" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B165" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C165" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>764</v>
+        <v>1476</v>
       </c>
       <c r="E165" s="4" t="s">
-        <v>765</v>
+        <v>1553</v>
       </c>
       <c r="F165" s="4" t="s">
-        <v>766</v>
+        <v>1593</v>
       </c>
       <c r="G165" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1628</v>
+      </c>
+      <c r="H165" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I165" s="2" t="s">
-        <v>482</v>
+        <v>1632</v>
       </c>
       <c r="J165" s="2" t="s">
-        <v>767</v>
+        <v>1743</v>
       </c>
       <c r="K165" s="2" t="s">
-        <v>767</v>
+        <v>1743</v>
       </c>
       <c r="L165" s="4">
-        <v>663</v>
+        <v>51378.2</v>
       </c>
     </row>
     <row r="166" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A166" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B166" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C166" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D166" s="4" t="s">
-        <v>768</v>
+        <v>1477</v>
       </c>
       <c r="E166" s="4" t="s">
-        <v>769</v>
+        <v>1554</v>
       </c>
       <c r="F166" s="4" t="s">
-        <v>770</v>
+        <v>1594</v>
       </c>
       <c r="G166" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>57</v>
+      </c>
+      <c r="H166" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I166" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J166" s="2" t="s">
-        <v>771</v>
+        <v>1744</v>
       </c>
       <c r="K166" s="2" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-        <v>2110</v>
+        <v>1744</v>
+      </c>
+      <c r="L166" s="5">
+        <v>6646.19</v>
       </c>
     </row>
     <row r="167" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A167" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B167" s="4" t="s">
-        <v>477</v>
+        <v>1438</v>
       </c>
       <c r="C167" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>772</v>
+        <v>1478</v>
       </c>
       <c r="E167" s="4" t="s">
-        <v>773</v>
+        <v>1555</v>
       </c>
       <c r="F167" s="4" t="s">
-        <v>774</v>
+        <v>1595</v>
       </c>
       <c r="G167" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>57</v>
+      </c>
+      <c r="H167" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="I167" s="2" t="s">
-        <v>482</v>
+        <v>19</v>
       </c>
       <c r="J167" s="2" t="s">
-        <v>775</v>
+        <v>1745</v>
       </c>
       <c r="K167" s="2" t="s">
-        <v>775</v>
+        <v>1745</v>
       </c>
       <c r="L167" s="4">
-        <v>690</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>5875.18</v>
+      </c>
+    </row>
+    <row r="168" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A168" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B168" s="4" t="s">
-        <v>477</v>
+        <v>366</v>
       </c>
       <c r="C168" s="4" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>776</v>
+        <v>367</v>
       </c>
       <c r="E168" s="4" t="s">
-        <v>777</v>
+        <v>368</v>
       </c>
       <c r="F168" s="4" t="s">
-        <v>778</v>
+        <v>369</v>
       </c>
       <c r="G168" s="2" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>370</v>
+      </c>
+      <c r="H168" s="7" t="s">
+        <v>371</v>
       </c>
       <c r="I168" s="2" t="s">
-        <v>482</v>
+        <v>372</v>
       </c>
       <c r="J168" s="2" t="s">
-        <v>779</v>
+        <v>1720</v>
       </c>
       <c r="K168" s="2" t="s">
-        <v>779</v>
-[...5 lines deleted...]
-    <row r="169" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1958</v>
+      </c>
+      <c r="L168" s="5">
+        <v>266000</v>
+      </c>
+    </row>
+    <row r="169" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A169" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B169" s="4" t="s">
-        <v>780</v>
+        <v>373</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>781</v>
+        <v>374</v>
       </c>
       <c r="E169" s="4" t="s">
-        <v>782</v>
+        <v>375</v>
       </c>
       <c r="F169" s="4" t="s">
-        <v>783</v>
+        <v>376</v>
       </c>
       <c r="G169" s="2" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>377</v>
+      </c>
+      <c r="H169" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I169" s="2" t="s">
-        <v>786</v>
+        <v>379</v>
       </c>
       <c r="J169" s="2" t="s">
-        <v>448</v>
+        <v>1746</v>
       </c>
       <c r="K169" s="2" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-    <row r="170" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1746</v>
+      </c>
+      <c r="L169" s="4">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="170" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A170" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B170" s="4" t="s">
-        <v>787</v>
+        <v>373</v>
       </c>
       <c r="C170" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D170" s="4" t="s">
-        <v>788</v>
+        <v>380</v>
       </c>
       <c r="E170" s="4" t="s">
-        <v>789</v>
+        <v>381</v>
       </c>
       <c r="F170" s="4" t="s">
-        <v>790</v>
+        <v>382</v>
       </c>
       <c r="G170" s="2" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>383</v>
+      </c>
+      <c r="H170" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I170" s="2" t="s">
-        <v>786</v>
+        <v>379</v>
       </c>
       <c r="J170" s="2" t="s">
-        <v>448</v>
+        <v>1747</v>
       </c>
       <c r="K170" s="2" t="s">
-        <v>792</v>
-[...5 lines deleted...]
-    <row r="171" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1747</v>
+      </c>
+      <c r="L170" s="4">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="171" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A171" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B171" s="4" t="s">
-        <v>793</v>
+        <v>384</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D171" s="4" t="s">
-        <v>794</v>
+        <v>385</v>
       </c>
       <c r="E171" s="4" t="s">
-        <v>795</v>
+        <v>386</v>
       </c>
       <c r="F171" s="4" t="s">
-        <v>796</v>
+        <v>387</v>
       </c>
       <c r="G171" s="2" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>1429</v>
+      </c>
+      <c r="H171" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I171" s="2" t="s">
-        <v>786</v>
+        <v>389</v>
       </c>
       <c r="J171" s="2" t="s">
-        <v>448</v>
+        <v>1748</v>
       </c>
       <c r="K171" s="2" t="s">
-        <v>798</v>
-[...5 lines deleted...]
-    <row r="172" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1748</v>
+      </c>
+      <c r="L171" s="5">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="172" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A172" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>799</v>
+        <v>384</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D172" s="4" t="s">
-        <v>800</v>
+        <v>390</v>
       </c>
       <c r="E172" s="4" t="s">
-        <v>801</v>
+        <v>391</v>
       </c>
       <c r="F172" s="4" t="s">
-        <v>802</v>
+        <v>392</v>
       </c>
       <c r="G172" s="2" t="s">
-        <v>803</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>1429</v>
+      </c>
+      <c r="H172" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I172" s="2" t="s">
-        <v>786</v>
+        <v>389</v>
       </c>
       <c r="J172" s="2" t="s">
-        <v>448</v>
+        <v>1749</v>
       </c>
       <c r="K172" s="2" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-    <row r="173" spans="1:12" ht="150" x14ac:dyDescent="0.25">
+        <v>1749</v>
+      </c>
+      <c r="L172" s="5">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="173" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A173" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B173" s="4" t="s">
-        <v>804</v>
+        <v>384</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D173" s="4" t="s">
-        <v>805</v>
+        <v>393</v>
       </c>
       <c r="E173" s="4" t="s">
-        <v>806</v>
+        <v>394</v>
       </c>
       <c r="F173" s="4" t="s">
-        <v>807</v>
+        <v>395</v>
       </c>
       <c r="G173" s="2" t="s">
-        <v>808</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>1429</v>
+      </c>
+      <c r="H173" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I173" s="2" t="s">
-        <v>786</v>
+        <v>389</v>
       </c>
       <c r="J173" s="2" t="s">
-        <v>448</v>
+        <v>1750</v>
       </c>
       <c r="K173" s="2" t="s">
-        <v>809</v>
-[...5 lines deleted...]
-    <row r="174" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1750</v>
+      </c>
+      <c r="L173" s="5">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="174" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A174" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B174" s="4" t="s">
-        <v>810</v>
+        <v>384</v>
       </c>
       <c r="C174" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>811</v>
+        <v>396</v>
       </c>
       <c r="E174" s="4" t="s">
-        <v>812</v>
+        <v>397</v>
       </c>
       <c r="F174" s="4" t="s">
-        <v>813</v>
+        <v>398</v>
       </c>
       <c r="G174" s="2" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>1429</v>
+      </c>
+      <c r="H174" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I174" s="2" t="s">
-        <v>786</v>
+        <v>389</v>
       </c>
       <c r="J174" s="2" t="s">
-        <v>448</v>
+        <v>1751</v>
       </c>
       <c r="K174" s="2" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-    <row r="175" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1751</v>
+      </c>
+      <c r="L174" s="5">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="175" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A175" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B175" s="4" t="s">
-        <v>815</v>
+        <v>384</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>816</v>
+        <v>399</v>
       </c>
       <c r="E175" s="4" t="s">
-        <v>817</v>
+        <v>400</v>
       </c>
       <c r="F175" s="4" t="s">
-        <v>818</v>
+        <v>401</v>
       </c>
       <c r="G175" s="2" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>1429</v>
+      </c>
+      <c r="H175" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I175" s="2" t="s">
-        <v>786</v>
+        <v>389</v>
       </c>
       <c r="J175" s="2" t="s">
-        <v>448</v>
+        <v>1752</v>
       </c>
       <c r="K175" s="2" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-    <row r="176" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1752</v>
+      </c>
+      <c r="L175" s="5">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="176" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A176" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B176" s="4" t="s">
-        <v>820</v>
+        <v>384</v>
       </c>
       <c r="C176" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>821</v>
+        <v>402</v>
       </c>
       <c r="E176" s="4" t="s">
-        <v>822</v>
+        <v>403</v>
       </c>
       <c r="F176" s="4" t="s">
-        <v>796</v>
+        <v>404</v>
       </c>
       <c r="G176" s="2" t="s">
-        <v>823</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>1429</v>
+      </c>
+      <c r="H176" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I176" s="2" t="s">
-        <v>786</v>
+        <v>389</v>
       </c>
       <c r="J176" s="2" t="s">
-        <v>448</v>
+        <v>1753</v>
       </c>
       <c r="K176" s="2" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-    <row r="177" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1753</v>
+      </c>
+      <c r="L176" s="5">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="177" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A177" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B177" s="4" t="s">
-        <v>824</v>
+        <v>384</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D177" s="4" t="s">
-        <v>825</v>
+        <v>405</v>
       </c>
       <c r="E177" s="4" t="s">
-        <v>826</v>
+        <v>406</v>
       </c>
       <c r="F177" s="4" t="s">
-        <v>827</v>
+        <v>407</v>
       </c>
       <c r="G177" s="2" t="s">
-        <v>828</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>1429</v>
+      </c>
+      <c r="H177" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I177" s="2" t="s">
-        <v>786</v>
+        <v>389</v>
       </c>
       <c r="J177" s="2" t="s">
-        <v>448</v>
+        <v>1754</v>
       </c>
       <c r="K177" s="2" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-    <row r="178" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1754</v>
+      </c>
+      <c r="L177" s="5">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="178" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A178" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B178" s="4" t="s">
-        <v>829</v>
+        <v>384</v>
       </c>
       <c r="C178" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D178" s="4" t="s">
-        <v>830</v>
+        <v>408</v>
       </c>
       <c r="E178" s="4" t="s">
-        <v>831</v>
+        <v>409</v>
       </c>
       <c r="F178" s="4" t="s">
-        <v>832</v>
+        <v>410</v>
       </c>
       <c r="G178" s="2" t="s">
-        <v>833</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>1429</v>
+      </c>
+      <c r="H178" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I178" s="2" t="s">
-        <v>786</v>
+        <v>389</v>
       </c>
       <c r="J178" s="2" t="s">
-        <v>448</v>
+        <v>1755</v>
       </c>
       <c r="K178" s="2" t="s">
-        <v>834</v>
-[...5 lines deleted...]
-    <row r="179" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1755</v>
+      </c>
+      <c r="L178" s="5">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="179" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A179" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B179" s="4" t="s">
-        <v>835</v>
+        <v>384</v>
       </c>
       <c r="C179" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D179" s="4" t="s">
-        <v>836</v>
+        <v>411</v>
       </c>
       <c r="E179" s="4" t="s">
-        <v>837</v>
+        <v>412</v>
       </c>
       <c r="F179" s="4" t="s">
-        <v>838</v>
+        <v>413</v>
       </c>
       <c r="G179" s="2" t="s">
-        <v>839</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H179" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I179" s="2" t="s">
-        <v>840</v>
+        <v>389</v>
       </c>
       <c r="J179" s="2" t="s">
-        <v>471</v>
+        <v>1756</v>
       </c>
       <c r="K179" s="2" t="s">
-        <v>471</v>
-[...5 lines deleted...]
-    <row r="180" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1756</v>
+      </c>
+      <c r="L179" s="5">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="180" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A180" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B180" s="4" t="s">
-        <v>841</v>
+        <v>384</v>
       </c>
       <c r="C180" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D180" s="4" t="s">
-        <v>842</v>
+        <v>414</v>
       </c>
       <c r="E180" s="4" t="s">
-        <v>843</v>
+        <v>415</v>
       </c>
       <c r="F180" s="4" t="s">
-        <v>844</v>
+        <v>416</v>
       </c>
       <c r="G180" s="2" t="s">
-        <v>845</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H180" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I180" s="2" t="s">
-        <v>840</v>
+        <v>389</v>
       </c>
       <c r="J180" s="2" t="s">
-        <v>476</v>
+        <v>1757</v>
       </c>
       <c r="K180" s="2" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-    <row r="181" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1757</v>
+      </c>
+      <c r="L180" s="5">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="181" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B181" s="4" t="s">
-        <v>846</v>
+        <v>384</v>
       </c>
       <c r="C181" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>847</v>
+        <v>417</v>
       </c>
       <c r="E181" s="4" t="s">
-        <v>848</v>
+        <v>418</v>
       </c>
       <c r="F181" s="4" t="s">
-        <v>849</v>
+        <v>419</v>
       </c>
       <c r="G181" s="2" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H181" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I181" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J181" s="2" t="s">
-        <v>852</v>
+        <v>1758</v>
       </c>
       <c r="K181" s="2" t="s">
-        <v>852</v>
-[...5 lines deleted...]
-    <row r="182" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1758</v>
+      </c>
+      <c r="L181" s="5">
+        <v>17863</v>
+      </c>
+    </row>
+    <row r="182" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A182" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B182" s="4" t="s">
-        <v>846</v>
+        <v>384</v>
       </c>
       <c r="C182" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D182" s="4" t="s">
-        <v>853</v>
+        <v>420</v>
       </c>
       <c r="E182" s="4" t="s">
-        <v>854</v>
+        <v>421</v>
       </c>
       <c r="F182" s="4" t="s">
-        <v>855</v>
+        <v>422</v>
       </c>
       <c r="G182" s="2" t="s">
-        <v>856</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H182" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I182" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J182" s="2" t="s">
-        <v>857</v>
+        <v>1759</v>
       </c>
       <c r="K182" s="2" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-        <v>16634</v>
+        <v>1759</v>
+      </c>
+      <c r="L182" s="5">
+        <v>981</v>
       </c>
     </row>
     <row r="183" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A183" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B183" s="4" t="s">
-        <v>846</v>
+        <v>384</v>
       </c>
       <c r="C183" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D183" s="4" t="s">
-        <v>858</v>
+        <v>423</v>
       </c>
       <c r="E183" s="4" t="s">
-        <v>859</v>
+        <v>424</v>
       </c>
       <c r="F183" s="4" t="s">
-        <v>860</v>
+        <v>425</v>
       </c>
       <c r="G183" s="2" t="s">
-        <v>861</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H183" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I183" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J183" s="2" t="s">
-        <v>862</v>
+        <v>1760</v>
       </c>
       <c r="K183" s="2" t="s">
-        <v>862</v>
-[...5 lines deleted...]
-    <row r="184" spans="1:12" ht="135" x14ac:dyDescent="0.25">
+        <v>1760</v>
+      </c>
+      <c r="L183" s="5">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="184" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A184" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B184" s="4" t="s">
-        <v>846</v>
+        <v>384</v>
       </c>
       <c r="C184" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D184" s="4" t="s">
-        <v>863</v>
+        <v>426</v>
       </c>
       <c r="E184" s="4" t="s">
-        <v>864</v>
+        <v>427</v>
       </c>
       <c r="F184" s="4" t="s">
-        <v>865</v>
+        <v>428</v>
       </c>
       <c r="G184" s="2" t="s">
-        <v>1740</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H184" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I184" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J184" s="2" t="s">
-        <v>866</v>
+        <v>1761</v>
       </c>
       <c r="K184" s="2" t="s">
-        <v>866</v>
-[...5 lines deleted...]
-    <row r="185" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1761</v>
+      </c>
+      <c r="L184" s="5">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="185" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A185" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B185" s="4" t="s">
-        <v>846</v>
+        <v>384</v>
       </c>
       <c r="C185" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D185" s="4" t="s">
-        <v>867</v>
+        <v>429</v>
       </c>
       <c r="E185" s="4" t="s">
-        <v>868</v>
+        <v>430</v>
       </c>
       <c r="F185" s="4" t="s">
-        <v>869</v>
+        <v>431</v>
       </c>
       <c r="G185" s="2" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H185" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I185" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J185" s="2" t="s">
-        <v>871</v>
+        <v>1762</v>
       </c>
       <c r="K185" s="2" t="s">
-        <v>871</v>
-[...5 lines deleted...]
-    <row r="186" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1762</v>
+      </c>
+      <c r="L185" s="5">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="186" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A186" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B186" s="4" t="s">
-        <v>872</v>
+        <v>384</v>
       </c>
       <c r="C186" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D186" s="4" t="s">
-        <v>873</v>
+        <v>432</v>
       </c>
       <c r="E186" s="4" t="s">
-        <v>874</v>
+        <v>433</v>
       </c>
       <c r="F186" s="4" t="s">
-        <v>875</v>
+        <v>434</v>
       </c>
       <c r="G186" s="2" t="s">
-        <v>876</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H186" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I186" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J186" s="2" t="s">
-        <v>422</v>
+        <v>1763</v>
       </c>
       <c r="K186" s="2" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-    <row r="187" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1763</v>
+      </c>
+      <c r="L186" s="5">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="187" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A187" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B187" s="4" t="s">
-        <v>872</v>
+        <v>384</v>
       </c>
       <c r="C187" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>877</v>
+        <v>435</v>
       </c>
       <c r="E187" s="4" t="s">
-        <v>878</v>
+        <v>436</v>
       </c>
       <c r="F187" s="4" t="s">
-        <v>879</v>
+        <v>437</v>
       </c>
       <c r="G187" s="2" t="s">
-        <v>880</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H187" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I187" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J187" s="2" t="s">
-        <v>881</v>
+        <v>1764</v>
       </c>
       <c r="K187" s="2" t="s">
-        <v>881</v>
-[...5 lines deleted...]
-    <row r="188" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1764</v>
+      </c>
+      <c r="L187" s="5">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="188" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A188" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B188" s="4" t="s">
-        <v>872</v>
+        <v>384</v>
       </c>
       <c r="C188" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D188" s="4" t="s">
-        <v>882</v>
+        <v>438</v>
       </c>
       <c r="E188" s="4" t="s">
-        <v>883</v>
+        <v>439</v>
       </c>
       <c r="F188" s="4" t="s">
-        <v>884</v>
+        <v>440</v>
       </c>
       <c r="G188" s="2" t="s">
-        <v>885</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H188" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I188" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J188" s="2" t="s">
-        <v>886</v>
+        <v>1765</v>
       </c>
       <c r="K188" s="2" t="s">
-        <v>886</v>
-[...5 lines deleted...]
-    <row r="189" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1765</v>
+      </c>
+      <c r="L188" s="5">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="189" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A189" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B189" s="4" t="s">
-        <v>887</v>
+        <v>384</v>
       </c>
       <c r="C189" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D189" s="4" t="s">
-        <v>888</v>
+        <v>441</v>
       </c>
       <c r="E189" s="4" t="s">
-        <v>889</v>
+        <v>442</v>
       </c>
       <c r="F189" s="4" t="s">
-        <v>890</v>
+        <v>443</v>
       </c>
       <c r="G189" s="2" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H189" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I189" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J189" s="2" t="s">
-        <v>892</v>
+        <v>1766</v>
       </c>
       <c r="K189" s="2" t="s">
-        <v>892</v>
-[...5 lines deleted...]
-    <row r="190" spans="1:12" ht="135" x14ac:dyDescent="0.25">
+        <v>1766</v>
+      </c>
+      <c r="L189" s="5">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="190" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A190" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B190" s="4" t="s">
-        <v>893</v>
+        <v>384</v>
       </c>
       <c r="C190" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D190" s="4" t="s">
-        <v>894</v>
+        <v>444</v>
       </c>
       <c r="E190" s="4" t="s">
-        <v>895</v>
+        <v>445</v>
       </c>
       <c r="F190" s="4" t="s">
-        <v>896</v>
+        <v>446</v>
       </c>
       <c r="G190" s="2" t="s">
-        <v>897</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H190" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I190" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J190" s="2" t="s">
-        <v>73</v>
+        <v>1767</v>
       </c>
       <c r="K190" s="2" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-    <row r="191" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1767</v>
+      </c>
+      <c r="L190" s="5">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="191" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A191" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B191" s="4" t="s">
-        <v>893</v>
+        <v>384</v>
       </c>
       <c r="C191" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D191" s="4" t="s">
-        <v>898</v>
+        <v>447</v>
       </c>
       <c r="E191" s="4" t="s">
-        <v>899</v>
+        <v>448</v>
       </c>
       <c r="F191" s="4" t="s">
-        <v>900</v>
+        <v>449</v>
       </c>
       <c r="G191" s="2" t="s">
-        <v>901</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H191" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I191" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J191" s="2" t="s">
-        <v>902</v>
+        <v>1768</v>
       </c>
       <c r="K191" s="2" t="s">
-        <v>902</v>
-[...5 lines deleted...]
-    <row r="192" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1768</v>
+      </c>
+      <c r="L191" s="5">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="192" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A192" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B192" s="4" t="s">
-        <v>893</v>
+        <v>384</v>
       </c>
       <c r="C192" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>903</v>
+        <v>450</v>
       </c>
       <c r="E192" s="4" t="s">
-        <v>904</v>
+        <v>451</v>
       </c>
       <c r="F192" s="4" t="s">
-        <v>905</v>
+        <v>452</v>
       </c>
       <c r="G192" s="2" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H192" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I192" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J192" s="2" t="s">
-        <v>907</v>
+        <v>1769</v>
       </c>
       <c r="K192" s="2" t="s">
-        <v>907</v>
-[...5 lines deleted...]
-    <row r="193" spans="1:12" ht="45" x14ac:dyDescent="0.25">
+        <v>1769</v>
+      </c>
+      <c r="L192" s="5">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="193" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A193" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B193" s="4" t="s">
-        <v>893</v>
+        <v>384</v>
       </c>
       <c r="C193" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>908</v>
+        <v>453</v>
       </c>
       <c r="E193" s="4" t="s">
-        <v>909</v>
+        <v>454</v>
       </c>
       <c r="F193" s="4" t="s">
-        <v>910</v>
+        <v>455</v>
       </c>
       <c r="G193" s="2" t="s">
-        <v>911</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H193" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I193" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J193" s="2" t="s">
-        <v>912</v>
+        <v>1770</v>
       </c>
       <c r="K193" s="2" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>66179.490000000005</v>
+        <v>1770</v>
+      </c>
+      <c r="L193" s="5">
+        <v>729</v>
       </c>
     </row>
     <row r="194" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A194" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B194" s="4" t="s">
-        <v>913</v>
+        <v>384</v>
       </c>
       <c r="C194" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>914</v>
+        <v>456</v>
       </c>
       <c r="E194" s="4" t="s">
-        <v>915</v>
+        <v>457</v>
       </c>
       <c r="F194" s="4" t="s">
-        <v>916</v>
+        <v>458</v>
       </c>
       <c r="G194" s="2" t="s">
-        <v>917</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H194" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I194" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J194" s="2" t="s">
-        <v>918</v>
+        <v>1771</v>
       </c>
       <c r="K194" s="2" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-        <v>34720</v>
+        <v>1771</v>
+      </c>
+      <c r="L194" s="5">
+        <v>2763</v>
       </c>
     </row>
     <row r="195" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A195" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B195" s="4" t="s">
-        <v>913</v>
+        <v>384</v>
       </c>
       <c r="C195" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D195" s="4" t="s">
-        <v>919</v>
+        <v>459</v>
       </c>
       <c r="E195" s="4" t="s">
-        <v>920</v>
+        <v>460</v>
       </c>
       <c r="F195" s="4" t="s">
-        <v>921</v>
+        <v>461</v>
       </c>
       <c r="G195" s="2" t="s">
-        <v>922</v>
-[...1 lines deleted...]
-      <c r="H195" s="8" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H195" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I195" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="J195" s="2" t="s">
+        <v>1772</v>
+      </c>
+      <c r="K195" s="2" t="s">
+        <v>1772</v>
+      </c>
+      <c r="L195" s="5">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="196" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A196" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B196" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="C196" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D196" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="E196" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="F196" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="G196" s="2" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H196" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I196" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="J196" s="2" t="s">
+        <v>1773</v>
+      </c>
+      <c r="K196" s="2" t="s">
+        <v>1773</v>
+      </c>
+      <c r="L196" s="5">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="197" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A197" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B197" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="C197" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="E197" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="F197" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="G197" s="2" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H197" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I197" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="J197" s="2" t="s">
+        <v>1774</v>
+      </c>
+      <c r="K197" s="2" t="s">
+        <v>1774</v>
+      </c>
+      <c r="L197" s="5">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="198" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A198" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B198" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="C198" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D198" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="E198" s="4" t="s">
         <v>469</v>
       </c>
-      <c r="I195" s="2" t="s">
-[...103 lines deleted...]
-      </c>
       <c r="F198" s="4" t="s">
-        <v>935</v>
+        <v>470</v>
       </c>
       <c r="G198" s="2" t="s">
-        <v>936</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H198" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I198" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J198" s="2" t="s">
-        <v>937</v>
+        <v>1775</v>
       </c>
       <c r="K198" s="2" t="s">
-        <v>937</v>
-[...2 lines deleted...]
-        <v>20559.73</v>
+        <v>1775</v>
+      </c>
+      <c r="L198" s="5">
+        <v>287</v>
       </c>
     </row>
     <row r="199" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B199" s="4" t="s">
-        <v>938</v>
+        <v>384</v>
       </c>
       <c r="C199" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D199" s="4" t="s">
-        <v>939</v>
+        <v>471</v>
       </c>
       <c r="E199" s="4" t="s">
-        <v>940</v>
+        <v>472</v>
       </c>
       <c r="F199" s="4" t="s">
-        <v>941</v>
+        <v>473</v>
       </c>
       <c r="G199" s="2" t="s">
-        <v>1741</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H199" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I199" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J199" s="2" t="s">
-        <v>942</v>
+        <v>1776</v>
       </c>
       <c r="K199" s="2" t="s">
-        <v>942</v>
-[...5 lines deleted...]
-    <row r="200" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1776</v>
+      </c>
+      <c r="L199" s="5">
+        <v>4869</v>
+      </c>
+    </row>
+    <row r="200" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A200" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B200" s="4" t="s">
-        <v>943</v>
+        <v>384</v>
       </c>
       <c r="C200" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D200" s="4" t="s">
-        <v>944</v>
+        <v>474</v>
       </c>
       <c r="E200" s="4" t="s">
-        <v>945</v>
+        <v>475</v>
       </c>
       <c r="F200" s="4" t="s">
-        <v>946</v>
+        <v>476</v>
       </c>
       <c r="G200" s="2" t="s">
-        <v>947</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H200" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I200" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J200" s="2" t="s">
-        <v>422</v>
+        <v>1777</v>
       </c>
       <c r="K200" s="2" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-    <row r="201" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1777</v>
+      </c>
+      <c r="L200" s="5">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="201" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A201" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B201" s="4" t="s">
-        <v>943</v>
+        <v>384</v>
       </c>
       <c r="C201" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D201" s="4" t="s">
-        <v>948</v>
+        <v>477</v>
       </c>
       <c r="E201" s="4" t="s">
-        <v>949</v>
+        <v>478</v>
       </c>
       <c r="F201" s="4" t="s">
-        <v>950</v>
+        <v>479</v>
       </c>
       <c r="G201" s="2" t="s">
-        <v>951</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H201" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I201" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J201" s="2" t="s">
-        <v>907</v>
+        <v>1778</v>
       </c>
       <c r="K201" s="2" t="s">
-        <v>907</v>
-[...5 lines deleted...]
-    <row r="202" spans="1:12" ht="135" x14ac:dyDescent="0.25">
+        <v>1778</v>
+      </c>
+      <c r="L201" s="5">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="202" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A202" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B202" s="4" t="s">
-        <v>943</v>
+        <v>384</v>
       </c>
       <c r="C202" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D202" s="4" t="s">
-        <v>952</v>
+        <v>480</v>
       </c>
       <c r="E202" s="4" t="s">
-        <v>953</v>
+        <v>481</v>
       </c>
       <c r="F202" s="4" t="s">
-        <v>954</v>
+        <v>482</v>
       </c>
       <c r="G202" s="2" t="s">
-        <v>1742</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H202" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I202" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J202" s="2" t="s">
-        <v>955</v>
+        <v>1779</v>
       </c>
       <c r="K202" s="2" t="s">
-        <v>955</v>
-[...5 lines deleted...]
-    <row r="203" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1779</v>
+      </c>
+      <c r="L202" s="5">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="203" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A203" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B203" s="4" t="s">
-        <v>943</v>
+        <v>384</v>
       </c>
       <c r="C203" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D203" s="4" t="s">
-        <v>956</v>
+        <v>483</v>
       </c>
       <c r="E203" s="4" t="s">
-        <v>957</v>
+        <v>484</v>
       </c>
       <c r="F203" s="4" t="s">
-        <v>958</v>
+        <v>485</v>
       </c>
       <c r="G203" s="2" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H203" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I203" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J203" s="2" t="s">
-        <v>881</v>
+        <v>1780</v>
       </c>
       <c r="K203" s="2" t="s">
-        <v>881</v>
-[...5 lines deleted...]
-    <row r="204" spans="1:12" ht="135" x14ac:dyDescent="0.25">
+        <v>1780</v>
+      </c>
+      <c r="L203" s="5">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="204" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A204" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B204" s="4" t="s">
-        <v>960</v>
+        <v>384</v>
       </c>
       <c r="C204" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D204" s="4" t="s">
-        <v>961</v>
+        <v>486</v>
       </c>
       <c r="E204" s="4" t="s">
-        <v>962</v>
+        <v>487</v>
       </c>
       <c r="F204" s="4" t="s">
-        <v>963</v>
+        <v>488</v>
       </c>
       <c r="G204" s="2" t="s">
-        <v>964</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H204" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I204" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J204" s="2" t="s">
-        <v>73</v>
+        <v>1781</v>
       </c>
       <c r="K204" s="2" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>90157</v>
+        <v>1781</v>
+      </c>
+      <c r="L204" s="5">
+        <v>620</v>
       </c>
     </row>
     <row r="205" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A205" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B205" s="4" t="s">
-        <v>965</v>
+        <v>384</v>
       </c>
       <c r="C205" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D205" s="4" t="s">
-        <v>966</v>
+        <v>489</v>
       </c>
       <c r="E205" s="4" t="s">
-        <v>967</v>
+        <v>490</v>
       </c>
       <c r="F205" s="4" t="s">
-        <v>968</v>
+        <v>491</v>
       </c>
       <c r="G205" s="2" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H205" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I205" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J205" s="2" t="s">
-        <v>969</v>
+        <v>1782</v>
       </c>
       <c r="K205" s="2" t="s">
-        <v>969</v>
-[...5 lines deleted...]
-    <row r="206" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1782</v>
+      </c>
+      <c r="L205" s="5">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="206" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A206" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B206" s="4" t="s">
-        <v>965</v>
+        <v>384</v>
       </c>
       <c r="C206" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D206" s="4" t="s">
-        <v>970</v>
+        <v>492</v>
       </c>
       <c r="E206" s="4" t="s">
-        <v>971</v>
+        <v>493</v>
       </c>
       <c r="F206" s="4" t="s">
-        <v>972</v>
+        <v>494</v>
       </c>
       <c r="G206" s="2" t="s">
-        <v>973</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H206" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I206" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J206" s="2" t="s">
-        <v>862</v>
+        <v>1783</v>
       </c>
       <c r="K206" s="2" t="s">
-        <v>862</v>
-[...5 lines deleted...]
-    <row r="207" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1783</v>
+      </c>
+      <c r="L206" s="5">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="207" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A207" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B207" s="4" t="s">
-        <v>974</v>
+        <v>384</v>
       </c>
       <c r="C207" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D207" s="4" t="s">
-        <v>975</v>
+        <v>495</v>
       </c>
       <c r="E207" s="4" t="s">
-        <v>976</v>
+        <v>496</v>
       </c>
       <c r="F207" s="4" t="s">
-        <v>977</v>
+        <v>497</v>
       </c>
       <c r="G207" s="2" t="s">
-        <v>978</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H207" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I207" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J207" s="2" t="s">
-        <v>476</v>
+        <v>1784</v>
       </c>
       <c r="K207" s="2" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-    <row r="208" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1784</v>
+      </c>
+      <c r="L207" s="5">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="208" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A208" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B208" s="4" t="s">
-        <v>979</v>
+        <v>384</v>
       </c>
       <c r="C208" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D208" s="4" t="s">
-        <v>980</v>
+        <v>498</v>
       </c>
       <c r="E208" s="4" t="s">
-        <v>981</v>
+        <v>499</v>
       </c>
       <c r="F208" s="4" t="s">
-        <v>982</v>
+        <v>500</v>
       </c>
       <c r="G208" s="2" t="s">
-        <v>983</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H208" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I208" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J208" s="2" t="s">
-        <v>984</v>
+        <v>1785</v>
       </c>
       <c r="K208" s="2" t="s">
-        <v>984</v>
-[...5 lines deleted...]
-    <row r="209" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1785</v>
+      </c>
+      <c r="L208" s="5">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="209" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A209" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B209" s="4" t="s">
-        <v>979</v>
+        <v>384</v>
       </c>
       <c r="C209" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D209" s="4" t="s">
-        <v>985</v>
+        <v>501</v>
       </c>
       <c r="E209" s="4" t="s">
-        <v>986</v>
+        <v>502</v>
       </c>
       <c r="F209" s="4" t="s">
-        <v>987</v>
+        <v>503</v>
       </c>
       <c r="G209" s="2" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H209" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I209" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J209" s="2" t="s">
-        <v>422</v>
+        <v>1786</v>
       </c>
       <c r="K209" s="2" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-    <row r="210" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1786</v>
+      </c>
+      <c r="L209" s="5">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="210" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A210" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B210" s="4" t="s">
-        <v>979</v>
+        <v>384</v>
       </c>
       <c r="C210" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D210" s="4" t="s">
-        <v>989</v>
+        <v>504</v>
       </c>
       <c r="E210" s="4" t="s">
-        <v>990</v>
+        <v>505</v>
       </c>
       <c r="F210" s="4" t="s">
-        <v>991</v>
+        <v>506</v>
       </c>
       <c r="G210" s="2" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H210" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I210" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J210" s="2" t="s">
-        <v>993</v>
+        <v>1787</v>
       </c>
       <c r="K210" s="2" t="s">
-        <v>993</v>
-[...5 lines deleted...]
-    <row r="211" spans="1:12" ht="45" x14ac:dyDescent="0.25">
+        <v>1787</v>
+      </c>
+      <c r="L210" s="5">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="211" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A211" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B211" s="4" t="s">
-        <v>979</v>
+        <v>384</v>
       </c>
       <c r="C211" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D211" s="4" t="s">
-        <v>994</v>
+        <v>507</v>
       </c>
       <c r="E211" s="4" t="s">
-        <v>995</v>
+        <v>508</v>
       </c>
       <c r="F211" s="4" t="s">
-        <v>996</v>
+        <v>509</v>
       </c>
       <c r="G211" s="2" t="s">
-        <v>997</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H211" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I211" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J211" s="2" t="s">
-        <v>284</v>
+        <v>1788</v>
       </c>
       <c r="K211" s="2" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-    <row r="212" spans="1:12" ht="45" x14ac:dyDescent="0.25">
+        <v>1788</v>
+      </c>
+      <c r="L211" s="5">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="212" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A212" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B212" s="4" t="s">
-        <v>979</v>
+        <v>384</v>
       </c>
       <c r="C212" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D212" s="4" t="s">
-        <v>998</v>
+        <v>510</v>
       </c>
       <c r="E212" s="4" t="s">
-        <v>999</v>
+        <v>511</v>
       </c>
       <c r="F212" s="4" t="s">
-        <v>1000</v>
+        <v>512</v>
       </c>
       <c r="G212" s="2" t="s">
-        <v>1001</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H212" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I212" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J212" s="2" t="s">
-        <v>1002</v>
+        <v>1789</v>
       </c>
       <c r="K212" s="2" t="s">
-        <v>1002</v>
-[...2 lines deleted...]
-        <v>30140</v>
+        <v>1789</v>
+      </c>
+      <c r="L212" s="5">
+        <v>490</v>
       </c>
     </row>
     <row r="213" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A213" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B213" s="4" t="s">
-        <v>1003</v>
+        <v>384</v>
       </c>
       <c r="C213" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D213" s="4" t="s">
-        <v>1004</v>
+        <v>513</v>
       </c>
       <c r="E213" s="4" t="s">
-        <v>1005</v>
+        <v>514</v>
       </c>
       <c r="F213" s="4" t="s">
-        <v>1006</v>
+        <v>515</v>
       </c>
       <c r="G213" s="2" t="s">
-        <v>1007</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H213" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I213" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J213" s="2" t="s">
-        <v>862</v>
+        <v>1790</v>
       </c>
       <c r="K213" s="2" t="s">
-        <v>862</v>
-[...5 lines deleted...]
-    <row r="214" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1790</v>
+      </c>
+      <c r="L213" s="5">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="214" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A214" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B214" s="4" t="s">
-        <v>1003</v>
+        <v>384</v>
       </c>
       <c r="C214" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D214" s="4" t="s">
-        <v>1008</v>
+        <v>516</v>
       </c>
       <c r="E214" s="4" t="s">
-        <v>1009</v>
+        <v>517</v>
       </c>
       <c r="F214" s="4" t="s">
-        <v>1010</v>
+        <v>518</v>
       </c>
       <c r="G214" s="2" t="s">
-        <v>1744</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H214" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I214" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J214" s="2" t="s">
-        <v>918</v>
+        <v>1791</v>
       </c>
       <c r="K214" s="2" t="s">
-        <v>918</v>
-[...5 lines deleted...]
-    <row r="215" spans="1:12" ht="135" x14ac:dyDescent="0.25">
+        <v>1791</v>
+      </c>
+      <c r="L214" s="5">
+        <v>12652</v>
+      </c>
+    </row>
+    <row r="215" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B215" s="4" t="s">
-        <v>1011</v>
+        <v>384</v>
       </c>
       <c r="C215" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D215" s="4" t="s">
-        <v>1012</v>
+        <v>519</v>
       </c>
       <c r="E215" s="4" t="s">
-        <v>1013</v>
+        <v>520</v>
       </c>
       <c r="F215" s="4" t="s">
-        <v>1014</v>
+        <v>521</v>
       </c>
       <c r="G215" s="2" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H215" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I215" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J215" s="2" t="s">
-        <v>955</v>
+        <v>1792</v>
       </c>
       <c r="K215" s="2" t="s">
-        <v>955</v>
-[...5 lines deleted...]
-    <row r="216" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1792</v>
+      </c>
+      <c r="L215" s="5">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="216" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A216" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B216" s="4" t="s">
-        <v>1011</v>
+        <v>384</v>
       </c>
       <c r="C216" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D216" s="4" t="s">
-        <v>1016</v>
+        <v>522</v>
       </c>
       <c r="E216" s="4" t="s">
-        <v>1017</v>
+        <v>523</v>
       </c>
       <c r="F216" s="4" t="s">
-        <v>1018</v>
+        <v>524</v>
       </c>
       <c r="G216" s="2" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H216" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I216" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J216" s="2" t="s">
-        <v>862</v>
+        <v>1793</v>
       </c>
       <c r="K216" s="2" t="s">
-        <v>862</v>
-[...5 lines deleted...]
-    <row r="217" spans="1:12" ht="135" x14ac:dyDescent="0.25">
+        <v>1793</v>
+      </c>
+      <c r="L216" s="5">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="217" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A217" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B217" s="4" t="s">
-        <v>1011</v>
+        <v>384</v>
       </c>
       <c r="C217" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D217" s="4" t="s">
-        <v>1020</v>
+        <v>525</v>
       </c>
       <c r="E217" s="4" t="s">
-        <v>1021</v>
+        <v>526</v>
       </c>
       <c r="F217" s="4" t="s">
-        <v>1022</v>
+        <v>527</v>
       </c>
       <c r="G217" s="2" t="s">
-        <v>1023</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H217" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I217" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J217" s="2" t="s">
-        <v>918</v>
+        <v>1794</v>
       </c>
       <c r="K217" s="2" t="s">
-        <v>918</v>
-[...5 lines deleted...]
-    <row r="218" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1794</v>
+      </c>
+      <c r="L217" s="5">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="218" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A218" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B218" s="4" t="s">
-        <v>1011</v>
+        <v>384</v>
       </c>
       <c r="C218" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D218" s="4" t="s">
-        <v>1024</v>
+        <v>528</v>
       </c>
       <c r="E218" s="4" t="s">
-        <v>1025</v>
+        <v>529</v>
       </c>
       <c r="F218" s="4" t="s">
-        <v>1026</v>
+        <v>530</v>
       </c>
       <c r="G218" s="2" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H218" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I218" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J218" s="2" t="s">
-        <v>881</v>
+        <v>1795</v>
       </c>
       <c r="K218" s="2" t="s">
-        <v>881</v>
-[...6 lines deleted...]
-      <c r="A219" s="4" t="s">
+        <v>1795</v>
+      </c>
+      <c r="L218" s="5">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="219" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A219" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B219" s="4" t="s">
-        <v>1011</v>
+        <v>384</v>
       </c>
       <c r="C219" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D219" s="4" t="s">
-        <v>1028</v>
+        <v>531</v>
       </c>
       <c r="E219" s="4" t="s">
-        <v>1029</v>
+        <v>532</v>
       </c>
       <c r="F219" s="4" t="s">
-        <v>1030</v>
+        <v>533</v>
       </c>
       <c r="G219" s="2" t="s">
-        <v>1031</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H219" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I219" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J219" s="2" t="s">
-        <v>1032</v>
+        <v>1796</v>
       </c>
       <c r="K219" s="2" t="s">
-        <v>1032</v>
-[...6 lines deleted...]
-      <c r="A220" s="4" t="s">
+        <v>1796</v>
+      </c>
+      <c r="L219" s="5">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="220" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A220" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B220" s="4" t="s">
-        <v>1033</v>
+        <v>384</v>
       </c>
       <c r="C220" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D220" s="4" t="s">
-        <v>1034</v>
+        <v>534</v>
       </c>
       <c r="E220" s="4" t="s">
-        <v>1035</v>
+        <v>535</v>
       </c>
       <c r="F220" s="4" t="s">
-        <v>1036</v>
+        <v>536</v>
       </c>
       <c r="G220" s="2" t="s">
-        <v>1037</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H220" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I220" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J220" s="2" t="s">
-        <v>871</v>
+        <v>1797</v>
       </c>
       <c r="K220" s="2" t="s">
-        <v>871</v>
-[...5 lines deleted...]
-    <row r="221" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1797</v>
+      </c>
+      <c r="L220" s="5">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="221" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A221" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B221" s="4" t="s">
-        <v>1033</v>
+        <v>384</v>
       </c>
       <c r="C221" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D221" s="4" t="s">
-        <v>1038</v>
+        <v>537</v>
       </c>
       <c r="E221" s="4" t="s">
-        <v>1039</v>
+        <v>538</v>
       </c>
       <c r="F221" s="4" t="s">
-        <v>1040</v>
+        <v>539</v>
       </c>
       <c r="G221" s="2" t="s">
-        <v>1041</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H221" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I221" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J221" s="2" t="s">
-        <v>857</v>
+        <v>1798</v>
       </c>
       <c r="K221" s="2" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-        <v>58953.08</v>
+        <v>1798</v>
+      </c>
+      <c r="L221" s="5">
+        <v>662</v>
       </c>
     </row>
     <row r="222" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A222" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B222" s="4" t="s">
-        <v>1042</v>
+        <v>384</v>
       </c>
       <c r="C222" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D222" s="4" t="s">
-        <v>1043</v>
+        <v>540</v>
       </c>
       <c r="E222" s="4" t="s">
-        <v>1044</v>
+        <v>541</v>
       </c>
       <c r="F222" s="4" t="s">
-        <v>1045</v>
+        <v>542</v>
       </c>
       <c r="G222" s="2" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H222" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I222" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J222" s="2" t="s">
-        <v>907</v>
+        <v>1799</v>
       </c>
       <c r="K222" s="2" t="s">
-        <v>907</v>
-[...5 lines deleted...]
-    <row r="223" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1799</v>
+      </c>
+      <c r="L222" s="5">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="223" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A223" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B223" s="4" t="s">
-        <v>1042</v>
+        <v>384</v>
       </c>
       <c r="C223" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D223" s="4" t="s">
-        <v>1047</v>
+        <v>543</v>
       </c>
       <c r="E223" s="4" t="s">
-        <v>1048</v>
+        <v>544</v>
       </c>
       <c r="F223" s="4" t="s">
-        <v>1049</v>
+        <v>545</v>
       </c>
       <c r="G223" s="2" t="s">
-        <v>1050</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H223" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I223" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J223" s="2" t="s">
-        <v>886</v>
+        <v>1800</v>
       </c>
       <c r="K223" s="2" t="s">
-        <v>886</v>
-[...2 lines deleted...]
-        <v>98874</v>
+        <v>1800</v>
+      </c>
+      <c r="L223" s="5">
+        <v>680</v>
       </c>
     </row>
     <row r="224" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A224" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B224" s="4" t="s">
-        <v>1051</v>
+        <v>384</v>
       </c>
       <c r="C224" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D224" s="4" t="s">
-        <v>1052</v>
+        <v>546</v>
       </c>
       <c r="E224" s="4" t="s">
-        <v>1053</v>
+        <v>547</v>
       </c>
       <c r="F224" s="4" t="s">
-        <v>1054</v>
+        <v>548</v>
       </c>
       <c r="G224" s="2" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H224" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I224" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J224" s="2" t="s">
-        <v>1056</v>
+        <v>1801</v>
       </c>
       <c r="K224" s="2" t="s">
-        <v>1056</v>
-[...5 lines deleted...]
-    <row r="225" spans="1:12" ht="135" x14ac:dyDescent="0.25">
+        <v>1801</v>
+      </c>
+      <c r="L224" s="5">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="225" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A225" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B225" s="4" t="s">
-        <v>1051</v>
+        <v>384</v>
       </c>
       <c r="C225" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D225" s="4" t="s">
-        <v>1057</v>
+        <v>549</v>
       </c>
       <c r="E225" s="4" t="s">
-        <v>1058</v>
+        <v>550</v>
       </c>
       <c r="F225" s="4" t="s">
-        <v>1059</v>
+        <v>551</v>
       </c>
       <c r="G225" s="2" t="s">
-        <v>1060</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H225" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I225" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J225" s="2" t="s">
-        <v>73</v>
+        <v>1802</v>
       </c>
       <c r="K225" s="2" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-    <row r="226" spans="1:12" ht="165" x14ac:dyDescent="0.25">
+        <v>1802</v>
+      </c>
+      <c r="L225" s="5">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="226" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A226" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B226" s="4" t="s">
-        <v>1051</v>
+        <v>384</v>
       </c>
       <c r="C226" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D226" s="4" t="s">
-        <v>1061</v>
+        <v>552</v>
       </c>
       <c r="E226" s="4" t="s">
-        <v>1062</v>
+        <v>553</v>
       </c>
       <c r="F226" s="4" t="s">
-        <v>1063</v>
+        <v>554</v>
       </c>
       <c r="G226" s="2" t="s">
-        <v>1064</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H226" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I226" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J226" s="2" t="s">
-        <v>1065</v>
+        <v>1803</v>
       </c>
       <c r="K226" s="2" t="s">
-        <v>1065</v>
-[...5 lines deleted...]
-    <row r="227" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1803</v>
+      </c>
+      <c r="L226" s="5">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="227" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A227" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B227" s="4" t="s">
-        <v>1051</v>
+        <v>384</v>
       </c>
       <c r="C227" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D227" s="4" t="s">
-        <v>1066</v>
+        <v>555</v>
       </c>
       <c r="E227" s="4" t="s">
-        <v>1067</v>
+        <v>556</v>
       </c>
       <c r="F227" s="4" t="s">
-        <v>1068</v>
+        <v>557</v>
       </c>
       <c r="G227" s="2" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H227" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I227" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J227" s="2" t="s">
-        <v>1070</v>
+        <v>1804</v>
       </c>
       <c r="K227" s="2" t="s">
-        <v>1070</v>
-[...5 lines deleted...]
-    <row r="228" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1804</v>
+      </c>
+      <c r="L227" s="5">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="228" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B228" s="4" t="s">
-        <v>1051</v>
+        <v>384</v>
       </c>
       <c r="C228" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D228" s="4" t="s">
-        <v>1071</v>
+        <v>558</v>
       </c>
       <c r="E228" s="4" t="s">
-        <v>1072</v>
+        <v>559</v>
       </c>
       <c r="F228" s="4" t="s">
-        <v>1736</v>
+        <v>560</v>
       </c>
       <c r="G228" s="2" t="s">
-        <v>1073</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H228" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I228" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J228" s="2" t="s">
-        <v>886</v>
+        <v>1805</v>
       </c>
       <c r="K228" s="2" t="s">
-        <v>886</v>
-[...5 lines deleted...]
-    <row r="229" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1805</v>
+      </c>
+      <c r="L228" s="5">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="229" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A229" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B229" s="4" t="s">
-        <v>1074</v>
+        <v>384</v>
       </c>
       <c r="C229" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D229" s="4" t="s">
-        <v>1075</v>
+        <v>561</v>
       </c>
       <c r="E229" s="4" t="s">
-        <v>1076</v>
+        <v>562</v>
       </c>
       <c r="F229" s="4" t="s">
-        <v>1077</v>
+        <v>563</v>
       </c>
       <c r="G229" s="2" t="s">
-        <v>1078</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H229" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I229" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J229" s="2" t="s">
-        <v>892</v>
+        <v>1806</v>
       </c>
       <c r="K229" s="2" t="s">
-        <v>892</v>
-[...5 lines deleted...]
-    <row r="230" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1806</v>
+      </c>
+      <c r="L229" s="5">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="230" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A230" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B230" s="4" t="s">
-        <v>1074</v>
+        <v>384</v>
       </c>
       <c r="C230" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D230" s="4" t="s">
-        <v>1079</v>
+        <v>564</v>
       </c>
       <c r="E230" s="4" t="s">
-        <v>1080</v>
+        <v>565</v>
       </c>
       <c r="F230" s="4" t="s">
-        <v>1081</v>
+        <v>566</v>
       </c>
       <c r="G230" s="2" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H230" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I230" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="J230" s="2" t="s">
+        <v>1807</v>
+      </c>
+      <c r="K230" s="2" t="s">
+        <v>1807</v>
+      </c>
+      <c r="L230" s="5">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="231" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A231" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B231" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="C231" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D231" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="E231" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="F231" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="G231" s="2" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H231" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I231" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="J231" s="2" t="s">
+        <v>1808</v>
+      </c>
+      <c r="K231" s="2" t="s">
+        <v>1808</v>
+      </c>
+      <c r="L231" s="5">
         <v>1082</v>
       </c>
-      <c r="H230" s="8" t="s">
-[...53 lines deleted...]
-    <row r="232" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+    </row>
+    <row r="232" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A232" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B232" s="4" t="s">
-        <v>1084</v>
+        <v>384</v>
       </c>
       <c r="C232" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D232" s="4" t="s">
-        <v>1089</v>
+        <v>570</v>
       </c>
       <c r="E232" s="4" t="s">
-        <v>1090</v>
+        <v>571</v>
       </c>
       <c r="F232" s="4" t="s">
-        <v>1091</v>
+        <v>572</v>
       </c>
       <c r="G232" s="2" t="s">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H232" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I232" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J232" s="2" t="s">
-        <v>1093</v>
+        <v>1809</v>
       </c>
       <c r="K232" s="2" t="s">
-        <v>1093</v>
-[...5 lines deleted...]
-    <row r="233" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1809</v>
+      </c>
+      <c r="L232" s="5">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="233" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A233" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B233" s="4" t="s">
-        <v>1084</v>
+        <v>384</v>
       </c>
       <c r="C233" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D233" s="4" t="s">
-        <v>1094</v>
+        <v>573</v>
       </c>
       <c r="E233" s="4" t="s">
-        <v>1095</v>
+        <v>574</v>
       </c>
       <c r="F233" s="4" t="s">
-        <v>1096</v>
+        <v>575</v>
       </c>
       <c r="G233" s="2" t="s">
-        <v>1745</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H233" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I233" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J233" s="2" t="s">
-        <v>1097</v>
+        <v>1810</v>
       </c>
       <c r="K233" s="2" t="s">
-        <v>1097</v>
-[...5 lines deleted...]
-    <row r="234" spans="1:12" ht="45" x14ac:dyDescent="0.25">
+        <v>1810</v>
+      </c>
+      <c r="L233" s="5">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="234" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A234" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B234" s="4" t="s">
-        <v>1084</v>
+        <v>384</v>
       </c>
       <c r="C234" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D234" s="4" t="s">
-        <v>1098</v>
+        <v>576</v>
       </c>
       <c r="E234" s="4" t="s">
-        <v>1099</v>
+        <v>577</v>
       </c>
       <c r="F234" s="4" t="s">
-        <v>1100</v>
+        <v>578</v>
       </c>
       <c r="G234" s="2" t="s">
-        <v>1101</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>1429</v>
+      </c>
+      <c r="H234" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I234" s="2" t="s">
-        <v>851</v>
+        <v>389</v>
       </c>
       <c r="J234" s="2" t="s">
-        <v>1102</v>
+        <v>1811</v>
       </c>
       <c r="K234" s="2" t="s">
-        <v>1102</v>
-[...5 lines deleted...]
-    <row r="235" spans="1:12" ht="150" x14ac:dyDescent="0.25">
+        <v>1811</v>
+      </c>
+      <c r="L234" s="5">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="235" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A235" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B235" s="4" t="s">
-        <v>1103</v>
+        <v>384</v>
       </c>
       <c r="C235" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D235" s="4" t="s">
-        <v>1104</v>
+        <v>579</v>
       </c>
       <c r="E235" s="4" t="s">
-        <v>1105</v>
+        <v>580</v>
       </c>
       <c r="F235" s="4" t="s">
-        <v>1106</v>
+        <v>581</v>
       </c>
       <c r="G235" s="2" t="s">
-        <v>1107</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1429</v>
+      </c>
+      <c r="H235" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I235" s="2" t="s">
-        <v>1108</v>
+        <v>389</v>
       </c>
       <c r="J235" s="2" t="s">
-        <v>448</v>
+        <v>1812</v>
       </c>
       <c r="K235" s="2" t="s">
-        <v>1109</v>
-[...5 lines deleted...]
-    <row r="236" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1812</v>
+      </c>
+      <c r="L235" s="5">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="236" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A236" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B236" s="4" t="s">
-        <v>1110</v>
+        <v>384</v>
       </c>
       <c r="C236" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D236" s="4" t="s">
-        <v>1111</v>
+        <v>582</v>
       </c>
       <c r="E236" s="4" t="s">
-        <v>1112</v>
+        <v>583</v>
       </c>
       <c r="F236" s="4" t="s">
-        <v>1113</v>
+        <v>584</v>
       </c>
       <c r="G236" s="2" t="s">
-        <v>1114</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1429</v>
+      </c>
+      <c r="H236" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I236" s="2" t="s">
-        <v>1108</v>
+        <v>389</v>
       </c>
       <c r="J236" s="2" t="s">
-        <v>448</v>
+        <v>1813</v>
       </c>
       <c r="K236" s="2" t="s">
-        <v>1115</v>
-[...5 lines deleted...]
-    <row r="237" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1813</v>
+      </c>
+      <c r="L236" s="5">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="237" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A237" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B237" s="4" t="s">
-        <v>1116</v>
+        <v>384</v>
       </c>
       <c r="C237" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D237" s="4" t="s">
-        <v>1117</v>
+        <v>585</v>
       </c>
       <c r="E237" s="4" t="s">
-        <v>1118</v>
+        <v>586</v>
       </c>
       <c r="F237" s="4" t="s">
-        <v>1119</v>
+        <v>587</v>
       </c>
       <c r="G237" s="2" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1429</v>
+      </c>
+      <c r="H237" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I237" s="2" t="s">
-        <v>1108</v>
+        <v>389</v>
       </c>
       <c r="J237" s="2" t="s">
-        <v>448</v>
+        <v>1814</v>
       </c>
       <c r="K237" s="2" t="s">
-        <v>1121</v>
-[...5 lines deleted...]
-    <row r="238" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1814</v>
+      </c>
+      <c r="L237" s="5">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="238" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A238" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B238" s="4" t="s">
-        <v>1122</v>
+        <v>384</v>
       </c>
       <c r="C238" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D238" s="4" t="s">
-        <v>1123</v>
+        <v>588</v>
       </c>
       <c r="E238" s="4" t="s">
-        <v>1124</v>
+        <v>589</v>
       </c>
       <c r="F238" s="4" t="s">
-        <v>1125</v>
+        <v>590</v>
       </c>
       <c r="G238" s="2" t="s">
-        <v>1126</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1429</v>
+      </c>
+      <c r="H238" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I238" s="2" t="s">
-        <v>1127</v>
+        <v>389</v>
       </c>
       <c r="J238" s="2" t="s">
-        <v>1128</v>
+        <v>1815</v>
       </c>
       <c r="K238" s="2" t="s">
-        <v>1128</v>
-[...5 lines deleted...]
-    <row r="239" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1815</v>
+      </c>
+      <c r="L238" s="5">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="239" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A239" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B239" s="4" t="s">
-        <v>1122</v>
+        <v>384</v>
       </c>
       <c r="C239" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D239" s="4" t="s">
-        <v>1123</v>
+        <v>591</v>
       </c>
       <c r="E239" s="4" t="s">
-        <v>1129</v>
+        <v>592</v>
       </c>
       <c r="F239" s="4" t="s">
-        <v>1125</v>
+        <v>593</v>
       </c>
       <c r="G239" s="2" t="s">
-        <v>1126</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1429</v>
+      </c>
+      <c r="H239" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I239" s="2" t="s">
-        <v>1130</v>
+        <v>389</v>
       </c>
       <c r="J239" s="2" t="s">
-        <v>1128</v>
+        <v>1816</v>
       </c>
       <c r="K239" s="2" t="s">
-        <v>1128</v>
-[...5 lines deleted...]
-    <row r="240" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1816</v>
+      </c>
+      <c r="L239" s="5">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="240" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A240" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B240" s="4" t="s">
-        <v>1122</v>
+        <v>384</v>
       </c>
       <c r="C240" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D240" s="4" t="s">
-        <v>1131</v>
+        <v>594</v>
       </c>
       <c r="E240" s="4" t="s">
-        <v>1132</v>
+        <v>595</v>
       </c>
       <c r="F240" s="4" t="s">
-        <v>1133</v>
+        <v>596</v>
       </c>
       <c r="G240" s="2" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1429</v>
+      </c>
+      <c r="H240" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I240" s="2" t="s">
-        <v>1127</v>
+        <v>389</v>
       </c>
       <c r="J240" s="2" t="s">
-        <v>1070</v>
+        <v>1817</v>
       </c>
       <c r="K240" s="2" t="s">
-        <v>1070</v>
-[...5 lines deleted...]
-    <row r="241" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1817</v>
+      </c>
+      <c r="L240" s="5">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="241" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A241" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B241" s="4" t="s">
-        <v>1122</v>
+        <v>384</v>
       </c>
       <c r="C241" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D241" s="4" t="s">
-        <v>1131</v>
+        <v>597</v>
       </c>
       <c r="E241" s="4" t="s">
-        <v>1135</v>
+        <v>598</v>
       </c>
       <c r="F241" s="4" t="s">
-        <v>1133</v>
+        <v>599</v>
       </c>
       <c r="G241" s="2" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1429</v>
+      </c>
+      <c r="H241" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I241" s="2" t="s">
-        <v>1130</v>
+        <v>389</v>
       </c>
       <c r="J241" s="2" t="s">
-        <v>1070</v>
+        <v>1818</v>
       </c>
       <c r="K241" s="2" t="s">
-        <v>1070</v>
-[...5 lines deleted...]
-    <row r="242" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1818</v>
+      </c>
+      <c r="L241" s="5">
+        <v>3029</v>
+      </c>
+    </row>
+    <row r="242" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A242" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B242" s="4" t="s">
-        <v>1122</v>
+        <v>384</v>
       </c>
       <c r="C242" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D242" s="4" t="s">
-        <v>1136</v>
+        <v>600</v>
       </c>
       <c r="E242" s="4" t="s">
-        <v>1137</v>
+        <v>601</v>
       </c>
       <c r="F242" s="4" t="s">
-        <v>1138</v>
+        <v>602</v>
       </c>
       <c r="G242" s="2" t="s">
-        <v>1139</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1429</v>
+      </c>
+      <c r="H242" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I242" s="2" t="s">
-        <v>1127</v>
+        <v>389</v>
       </c>
       <c r="J242" s="2" t="s">
-        <v>1140</v>
+        <v>1819</v>
       </c>
       <c r="K242" s="2" t="s">
-        <v>1140</v>
-[...5 lines deleted...]
-    <row r="243" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1819</v>
+      </c>
+      <c r="L242" s="5">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="243" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A243" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B243" s="4" t="s">
-        <v>1122</v>
+        <v>384</v>
       </c>
       <c r="C243" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D243" s="4" t="s">
-        <v>1136</v>
+        <v>603</v>
       </c>
       <c r="E243" s="4" t="s">
-        <v>1141</v>
+        <v>604</v>
       </c>
       <c r="F243" s="4" t="s">
-        <v>1138</v>
+        <v>605</v>
       </c>
       <c r="G243" s="2" t="s">
-        <v>1139</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1429</v>
+      </c>
+      <c r="H243" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I243" s="2" t="s">
-        <v>1130</v>
+        <v>389</v>
       </c>
       <c r="J243" s="2" t="s">
-        <v>1140</v>
+        <v>1820</v>
       </c>
       <c r="K243" s="2" t="s">
-        <v>1140</v>
-[...5 lines deleted...]
-    <row r="244" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1820</v>
+      </c>
+      <c r="L243" s="5">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="244" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A244" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B244" s="4" t="s">
-        <v>1122</v>
+        <v>384</v>
       </c>
       <c r="C244" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D244" s="4" t="s">
-        <v>1142</v>
+        <v>606</v>
       </c>
       <c r="E244" s="4" t="s">
-        <v>1143</v>
+        <v>607</v>
       </c>
       <c r="F244" s="4" t="s">
-        <v>1144</v>
+        <v>608</v>
       </c>
       <c r="G244" s="2" t="s">
-        <v>1145</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1429</v>
+      </c>
+      <c r="H244" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I244" s="2" t="s">
-        <v>1127</v>
+        <v>389</v>
       </c>
       <c r="J244" s="2" t="s">
-        <v>1065</v>
+        <v>1821</v>
       </c>
       <c r="K244" s="2" t="s">
-        <v>1065</v>
-[...5 lines deleted...]
-    <row r="245" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1821</v>
+      </c>
+      <c r="L244" s="5">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="245" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A245" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B245" s="4" t="s">
-        <v>1122</v>
+        <v>384</v>
       </c>
       <c r="C245" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D245" s="4" t="s">
-        <v>1142</v>
+        <v>609</v>
       </c>
       <c r="E245" s="4" t="s">
-        <v>1146</v>
+        <v>610</v>
       </c>
       <c r="F245" s="4" t="s">
-        <v>1144</v>
+        <v>611</v>
       </c>
       <c r="G245" s="2" t="s">
-        <v>1145</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1429</v>
+      </c>
+      <c r="H245" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I245" s="2" t="s">
-        <v>1130</v>
+        <v>389</v>
       </c>
       <c r="J245" s="2" t="s">
-        <v>1065</v>
+        <v>1822</v>
       </c>
       <c r="K245" s="2" t="s">
-        <v>1065</v>
-[...5 lines deleted...]
-    <row r="246" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1822</v>
+      </c>
+      <c r="L245" s="5">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="246" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A246" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B246" s="4" t="s">
-        <v>1122</v>
+        <v>612</v>
       </c>
       <c r="C246" s="4" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="D246" s="4" t="s">
-        <v>1147</v>
+        <v>613</v>
       </c>
       <c r="E246" s="4" t="s">
-        <v>1148</v>
+        <v>614</v>
       </c>
       <c r="F246" s="4" t="s">
-        <v>1149</v>
+        <v>615</v>
       </c>
       <c r="G246" s="2" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>616</v>
+      </c>
+      <c r="H246" s="7" t="s">
+        <v>617</v>
       </c>
       <c r="I246" s="2" t="s">
-        <v>1127</v>
+        <v>618</v>
       </c>
       <c r="J246" s="2" t="s">
-        <v>1151</v>
+        <v>1720</v>
       </c>
       <c r="K246" s="2" t="s">
-        <v>1151</v>
-[...5 lines deleted...]
-    <row r="247" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1720</v>
+      </c>
+      <c r="L246" s="5">
+        <v>6504.84</v>
+      </c>
+    </row>
+    <row r="247" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A247" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B247" s="4" t="s">
-        <v>1122</v>
+        <v>619</v>
       </c>
       <c r="C247" s="4" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="D247" s="4" t="s">
-        <v>1147</v>
+        <v>620</v>
       </c>
       <c r="E247" s="4" t="s">
-        <v>1152</v>
+        <v>621</v>
       </c>
       <c r="F247" s="4" t="s">
-        <v>1149</v>
+        <v>622</v>
       </c>
       <c r="G247" s="2" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>623</v>
+      </c>
+      <c r="H247" s="7" t="s">
+        <v>617</v>
       </c>
       <c r="I247" s="2" t="s">
-        <v>1130</v>
+        <v>618</v>
       </c>
       <c r="J247" s="2" t="s">
-        <v>1151</v>
+        <v>1720</v>
       </c>
       <c r="K247" s="2" t="s">
-        <v>1151</v>
-[...5 lines deleted...]
-    <row r="248" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1959</v>
+      </c>
+      <c r="L247" s="5">
+        <v>4784.8599999999997</v>
+      </c>
+    </row>
+    <row r="248" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A248" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B248" s="4" t="s">
-        <v>1122</v>
+        <v>624</v>
       </c>
       <c r="C248" s="4" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="D248" s="4" t="s">
-        <v>1153</v>
+        <v>625</v>
       </c>
       <c r="E248" s="4" t="s">
-        <v>1154</v>
+        <v>626</v>
       </c>
       <c r="F248" s="4" t="s">
-        <v>1155</v>
+        <v>627</v>
       </c>
       <c r="G248" s="2" t="s">
-        <v>1156</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>628</v>
+      </c>
+      <c r="H248" s="7" t="s">
+        <v>617</v>
       </c>
       <c r="I248" s="2" t="s">
-        <v>1127</v>
+        <v>618</v>
       </c>
       <c r="J248" s="2" t="s">
-        <v>1157</v>
+        <v>1720</v>
       </c>
       <c r="K248" s="2" t="s">
-        <v>1157</v>
-[...5 lines deleted...]
-    <row r="249" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1960</v>
+      </c>
+      <c r="L248" s="5">
+        <v>378097.52</v>
+      </c>
+    </row>
+    <row r="249" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A249" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B249" s="4" t="s">
-        <v>1122</v>
+        <v>629</v>
       </c>
       <c r="C249" s="4" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="D249" s="4" t="s">
-        <v>1153</v>
+        <v>630</v>
       </c>
       <c r="E249" s="4" t="s">
-        <v>1158</v>
+        <v>631</v>
       </c>
       <c r="F249" s="4" t="s">
-        <v>1155</v>
+        <v>632</v>
       </c>
       <c r="G249" s="2" t="s">
-        <v>1156</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>633</v>
+      </c>
+      <c r="H249" s="7" t="s">
+        <v>617</v>
       </c>
       <c r="I249" s="2" t="s">
-        <v>1130</v>
+        <v>618</v>
       </c>
       <c r="J249" s="2" t="s">
-        <v>1157</v>
+        <v>1720</v>
       </c>
       <c r="K249" s="2" t="s">
-        <v>1157</v>
-[...5 lines deleted...]
-    <row r="250" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1720</v>
+      </c>
+      <c r="L249" s="5">
+        <v>105237.73</v>
+      </c>
+    </row>
+    <row r="250" spans="1:12" ht="150" x14ac:dyDescent="0.25">
       <c r="A250" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B250" s="4" t="s">
-        <v>1122</v>
+        <v>634</v>
       </c>
       <c r="C250" s="4" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="D250" s="4" t="s">
-        <v>1159</v>
+        <v>635</v>
       </c>
       <c r="E250" s="4" t="s">
-        <v>1160</v>
+        <v>636</v>
       </c>
       <c r="F250" s="4" t="s">
-        <v>1161</v>
+        <v>637</v>
       </c>
       <c r="G250" s="2" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>638</v>
+      </c>
+      <c r="H250" s="7" t="s">
+        <v>617</v>
       </c>
       <c r="I250" s="2" t="s">
-        <v>1127</v>
+        <v>618</v>
       </c>
       <c r="J250" s="2" t="s">
-        <v>1163</v>
+        <v>1720</v>
       </c>
       <c r="K250" s="2" t="s">
-        <v>1163</v>
-[...5 lines deleted...]
-    <row r="251" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1961</v>
+      </c>
+      <c r="L250" s="5">
+        <v>16538.84</v>
+      </c>
+    </row>
+    <row r="251" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A251" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B251" s="4" t="s">
-        <v>1122</v>
+        <v>639</v>
       </c>
       <c r="C251" s="4" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="D251" s="4" t="s">
-        <v>1159</v>
+        <v>640</v>
       </c>
       <c r="E251" s="4" t="s">
-        <v>1164</v>
+        <v>641</v>
       </c>
       <c r="F251" s="4" t="s">
-        <v>1161</v>
+        <v>642</v>
       </c>
       <c r="G251" s="2" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>643</v>
+      </c>
+      <c r="H251" s="7" t="s">
+        <v>617</v>
       </c>
       <c r="I251" s="2" t="s">
-        <v>1130</v>
+        <v>618</v>
       </c>
       <c r="J251" s="2" t="s">
-        <v>1163</v>
+        <v>1720</v>
       </c>
       <c r="K251" s="2" t="s">
-        <v>1163</v>
-[...5 lines deleted...]
-    <row r="252" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1720</v>
+      </c>
+      <c r="L251" s="5">
+        <v>152620.84</v>
+      </c>
+    </row>
+    <row r="252" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A252" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B252" s="4" t="s">
-        <v>1122</v>
+        <v>644</v>
       </c>
       <c r="C252" s="4" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="D252" s="4" t="s">
-        <v>1165</v>
+        <v>645</v>
       </c>
       <c r="E252" s="4" t="s">
-        <v>1166</v>
+        <v>646</v>
       </c>
       <c r="F252" s="4" t="s">
-        <v>1167</v>
+        <v>647</v>
       </c>
       <c r="G252" s="2" t="s">
-        <v>1168</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>648</v>
+      </c>
+      <c r="H252" s="7" t="s">
+        <v>617</v>
       </c>
       <c r="I252" s="2" t="s">
-        <v>1127</v>
+        <v>618</v>
       </c>
       <c r="J252" s="2" t="s">
-        <v>1169</v>
+        <v>1720</v>
       </c>
       <c r="K252" s="2" t="s">
-        <v>1169</v>
-[...2 lines deleted...]
-        <v>58516.07</v>
+        <v>1720</v>
+      </c>
+      <c r="L252" s="5">
+        <v>201119.8</v>
       </c>
     </row>
     <row r="253" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A253" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B253" s="4" t="s">
-        <v>1122</v>
+        <v>649</v>
       </c>
       <c r="C253" s="4" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="D253" s="4" t="s">
-        <v>1165</v>
+        <v>650</v>
       </c>
       <c r="E253" s="4" t="s">
-        <v>1170</v>
+        <v>651</v>
       </c>
       <c r="F253" s="4" t="s">
-        <v>1167</v>
+        <v>627</v>
       </c>
       <c r="G253" s="2" t="s">
-        <v>1168</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>652</v>
+      </c>
+      <c r="H253" s="7" t="s">
+        <v>617</v>
       </c>
       <c r="I253" s="2" t="s">
-        <v>1130</v>
+        <v>618</v>
       </c>
       <c r="J253" s="2" t="s">
-        <v>1169</v>
+        <v>1720</v>
       </c>
       <c r="K253" s="2" t="s">
-        <v>1169</v>
-[...5 lines deleted...]
-    <row r="254" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1720</v>
+      </c>
+      <c r="L253" s="5">
+        <v>5903.15</v>
+      </c>
+    </row>
+    <row r="254" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A254" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B254" s="4" t="s">
-        <v>1122</v>
+        <v>653</v>
       </c>
       <c r="C254" s="4" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="D254" s="4" t="s">
-        <v>1171</v>
+        <v>654</v>
       </c>
       <c r="E254" s="4" t="s">
-        <v>1172</v>
+        <v>655</v>
       </c>
       <c r="F254" s="4" t="s">
-        <v>1173</v>
+        <v>656</v>
       </c>
       <c r="G254" s="2" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>657</v>
+      </c>
+      <c r="H254" s="7" t="s">
+        <v>617</v>
       </c>
       <c r="I254" s="2" t="s">
-        <v>1127</v>
+        <v>618</v>
       </c>
       <c r="J254" s="2" t="s">
-        <v>1175</v>
+        <v>1720</v>
       </c>
       <c r="K254" s="2" t="s">
-        <v>1175</v>
-[...5 lines deleted...]
-    <row r="255" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1720</v>
+      </c>
+      <c r="L254" s="5">
+        <v>340547.47</v>
+      </c>
+    </row>
+    <row r="255" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A255" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B255" s="4" t="s">
-        <v>1122</v>
+        <v>658</v>
       </c>
       <c r="C255" s="4" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="D255" s="4" t="s">
-        <v>1171</v>
+        <v>659</v>
       </c>
       <c r="E255" s="4" t="s">
-        <v>1176</v>
+        <v>660</v>
       </c>
       <c r="F255" s="4" t="s">
-        <v>1173</v>
+        <v>661</v>
       </c>
       <c r="G255" s="2" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>662</v>
+      </c>
+      <c r="H255" s="7" t="s">
+        <v>617</v>
       </c>
       <c r="I255" s="2" t="s">
-        <v>1130</v>
+        <v>618</v>
       </c>
       <c r="J255" s="2" t="s">
-        <v>1175</v>
+        <v>1720</v>
       </c>
       <c r="K255" s="2" t="s">
-        <v>1175</v>
-[...5 lines deleted...]
-    <row r="256" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1962</v>
+      </c>
+      <c r="L255" s="5">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="256" spans="1:12" ht="45" x14ac:dyDescent="0.25">
       <c r="A256" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B256" s="4" t="s">
-        <v>1122</v>
+        <v>1439</v>
       </c>
       <c r="C256" s="4" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="D256" s="4" t="s">
-        <v>1177</v>
+        <v>1479</v>
       </c>
       <c r="E256" s="4" t="s">
-        <v>1178</v>
+        <v>1556</v>
       </c>
       <c r="F256" s="4" t="s">
-        <v>1179</v>
+        <v>1596</v>
       </c>
       <c r="G256" s="2" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1629</v>
+      </c>
+      <c r="H256" s="7" t="s">
+        <v>617</v>
       </c>
       <c r="I256" s="2" t="s">
-        <v>1127</v>
+        <v>618</v>
       </c>
       <c r="J256" s="2" t="s">
-        <v>1181</v>
+        <v>1720</v>
       </c>
       <c r="K256" s="2" t="s">
-        <v>1181</v>
-[...2 lines deleted...]
-        <v>37305.699999999997</v>
+        <v>1962</v>
+      </c>
+      <c r="L256" s="5">
+        <v>2000</v>
       </c>
     </row>
     <row r="257" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A257" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B257" s="4" t="s">
-        <v>1122</v>
+        <v>663</v>
       </c>
       <c r="C257" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D257" s="4" t="s">
-        <v>1177</v>
+        <v>664</v>
       </c>
       <c r="E257" s="4" t="s">
-        <v>1182</v>
+        <v>665</v>
       </c>
       <c r="F257" s="4" t="s">
-        <v>1179</v>
+        <v>666</v>
       </c>
       <c r="G257" s="2" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>667</v>
+      </c>
+      <c r="H257" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I257" s="2" t="s">
-        <v>1130</v>
+        <v>668</v>
       </c>
       <c r="J257" s="2" t="s">
-        <v>1181</v>
+        <v>1746</v>
       </c>
       <c r="K257" s="2" t="s">
-        <v>1181</v>
-[...5 lines deleted...]
-    <row r="258" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1746</v>
+      </c>
+      <c r="L257" s="5">
+        <v>830000</v>
+      </c>
+    </row>
+    <row r="258" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A258" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B258" s="4" t="s">
-        <v>1122</v>
+        <v>669</v>
       </c>
       <c r="C258" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D258" s="4" t="s">
-        <v>1183</v>
+        <v>670</v>
       </c>
       <c r="E258" s="4" t="s">
-        <v>1184</v>
+        <v>671</v>
       </c>
       <c r="F258" s="4" t="s">
-        <v>1185</v>
+        <v>672</v>
       </c>
       <c r="G258" s="2" t="s">
-        <v>1186</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>673</v>
+      </c>
+      <c r="H258" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I258" s="2" t="s">
-        <v>1127</v>
+        <v>668</v>
       </c>
       <c r="J258" s="2" t="s">
-        <v>1187</v>
+        <v>1747</v>
       </c>
       <c r="K258" s="2" t="s">
-        <v>1187</v>
-[...5 lines deleted...]
-    <row r="259" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1747</v>
+      </c>
+      <c r="L258" s="5">
+        <v>867550</v>
+      </c>
+    </row>
+    <row r="259" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A259" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B259" s="4" t="s">
-        <v>1122</v>
+        <v>674</v>
       </c>
       <c r="C259" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D259" s="4" t="s">
-        <v>1183</v>
+        <v>675</v>
       </c>
       <c r="E259" s="4" t="s">
-        <v>1188</v>
+        <v>676</v>
       </c>
       <c r="F259" s="4" t="s">
-        <v>1185</v>
+        <v>677</v>
       </c>
       <c r="G259" s="2" t="s">
-        <v>1186</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>678</v>
+      </c>
+      <c r="H259" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I259" s="2" t="s">
-        <v>1130</v>
+        <v>679</v>
       </c>
       <c r="J259" s="2" t="s">
-        <v>1187</v>
+        <v>1823</v>
       </c>
       <c r="K259" s="2" t="s">
-        <v>1187</v>
-[...5 lines deleted...]
-    <row r="260" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1823</v>
+      </c>
+      <c r="L259" s="5">
+        <v>77053</v>
+      </c>
+    </row>
+    <row r="260" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A260" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B260" s="4" t="s">
-        <v>1122</v>
+        <v>674</v>
       </c>
       <c r="C260" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D260" s="4" t="s">
-        <v>1189</v>
+        <v>680</v>
       </c>
       <c r="E260" s="4" t="s">
-        <v>1190</v>
+        <v>681</v>
       </c>
       <c r="F260" s="4" t="s">
-        <v>1191</v>
+        <v>682</v>
       </c>
       <c r="G260" s="2" t="s">
-        <v>1192</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>683</v>
+      </c>
+      <c r="H260" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I260" s="2" t="s">
-        <v>1127</v>
+        <v>679</v>
       </c>
       <c r="J260" s="2" t="s">
-        <v>352</v>
+        <v>1824</v>
       </c>
       <c r="K260" s="2" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-    <row r="261" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1824</v>
+      </c>
+      <c r="L260" s="5">
+        <v>16634</v>
+      </c>
+    </row>
+    <row r="261" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A261" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B261" s="4" t="s">
-        <v>1122</v>
+        <v>674</v>
       </c>
       <c r="C261" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D261" s="4" t="s">
-        <v>1189</v>
+        <v>684</v>
       </c>
       <c r="E261" s="4" t="s">
-        <v>1193</v>
+        <v>685</v>
       </c>
       <c r="F261" s="4" t="s">
-        <v>1191</v>
+        <v>686</v>
       </c>
       <c r="G261" s="2" t="s">
-        <v>1192</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>687</v>
+      </c>
+      <c r="H261" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I261" s="2" t="s">
-        <v>1130</v>
+        <v>679</v>
       </c>
       <c r="J261" s="2" t="s">
-        <v>352</v>
+        <v>1825</v>
       </c>
       <c r="K261" s="2" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-    <row r="262" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1825</v>
+      </c>
+      <c r="L261" s="5">
+        <v>142011.51999999999</v>
+      </c>
+    </row>
+    <row r="262" spans="1:12" ht="135" x14ac:dyDescent="0.25">
       <c r="A262" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B262" s="4" t="s">
-        <v>1122</v>
+        <v>674</v>
       </c>
       <c r="C262" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D262" s="4" t="s">
-        <v>1194</v>
+        <v>688</v>
       </c>
       <c r="E262" s="4" t="s">
-        <v>1195</v>
+        <v>689</v>
       </c>
       <c r="F262" s="4" t="s">
-        <v>1196</v>
+        <v>690</v>
       </c>
       <c r="G262" s="2" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>1430</v>
+      </c>
+      <c r="H262" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I262" s="2" t="s">
-        <v>1127</v>
+        <v>679</v>
       </c>
       <c r="J262" s="2" t="s">
-        <v>1198</v>
+        <v>1826</v>
       </c>
       <c r="K262" s="2" t="s">
-        <v>1198</v>
-[...5 lines deleted...]
-    <row r="263" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1826</v>
+      </c>
+      <c r="L262" s="5">
+        <v>56000</v>
+      </c>
+    </row>
+    <row r="263" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A263" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B263" s="4" t="s">
-        <v>1122</v>
+        <v>674</v>
       </c>
       <c r="C263" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D263" s="4" t="s">
-        <v>1194</v>
+        <v>691</v>
       </c>
       <c r="E263" s="4" t="s">
-        <v>1199</v>
+        <v>692</v>
       </c>
       <c r="F263" s="4" t="s">
-        <v>1196</v>
+        <v>693</v>
       </c>
       <c r="G263" s="2" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>694</v>
+      </c>
+      <c r="H263" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I263" s="2" t="s">
-        <v>1130</v>
+        <v>679</v>
       </c>
       <c r="J263" s="2" t="s">
-        <v>1198</v>
+        <v>1827</v>
       </c>
       <c r="K263" s="2" t="s">
-        <v>1198</v>
-[...5 lines deleted...]
-    <row r="264" spans="1:12" ht="165" x14ac:dyDescent="0.25">
+        <v>1827</v>
+      </c>
+      <c r="L263" s="5">
+        <v>107099.12</v>
+      </c>
+    </row>
+    <row r="264" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A264" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B264" s="4" t="s">
-        <v>1200</v>
+        <v>695</v>
       </c>
       <c r="C264" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D264" s="4" t="s">
-        <v>1201</v>
+        <v>696</v>
       </c>
       <c r="E264" s="4" t="s">
-        <v>1202</v>
+        <v>697</v>
       </c>
       <c r="F264" s="4" t="s">
-        <v>1203</v>
+        <v>698</v>
       </c>
       <c r="G264" s="2" t="s">
-        <v>1204</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>699</v>
+      </c>
+      <c r="H264" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I264" s="2" t="s">
-        <v>1108</v>
+        <v>679</v>
       </c>
       <c r="J264" s="2" t="s">
-        <v>448</v>
+        <v>1715</v>
       </c>
       <c r="K264" s="2" t="s">
-        <v>1109</v>
-[...5 lines deleted...]
-    <row r="265" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1715</v>
+      </c>
+      <c r="L264" s="5">
+        <v>103586.03</v>
+      </c>
+    </row>
+    <row r="265" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A265" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B265" s="4" t="s">
-        <v>1205</v>
+        <v>695</v>
       </c>
       <c r="C265" s="4" t="s">
-        <v>443</v>
+        <v>13</v>
       </c>
       <c r="D265" s="4" t="s">
-        <v>1206</v>
+        <v>700</v>
       </c>
       <c r="E265" s="4" t="s">
-        <v>1207</v>
+        <v>701</v>
       </c>
       <c r="F265" s="4" t="s">
-        <v>1208</v>
+        <v>702</v>
       </c>
       <c r="G265" s="2" t="s">
-        <v>1209</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>703</v>
+      </c>
+      <c r="H265" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I265" s="2" t="s">
-        <v>1108</v>
+        <v>679</v>
       </c>
       <c r="J265" s="2" t="s">
-        <v>448</v>
+        <v>1828</v>
       </c>
       <c r="K265" s="2" t="s">
-        <v>1109</v>
-[...5 lines deleted...]
-    <row r="266" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1828</v>
+      </c>
+      <c r="L265" s="5">
+        <v>91208</v>
+      </c>
+    </row>
+    <row r="266" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A266" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B266" s="4" t="s">
-        <v>1210</v>
+        <v>695</v>
       </c>
       <c r="C266" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D266" s="4" t="s">
-        <v>1211</v>
+        <v>704</v>
       </c>
       <c r="E266" s="4" t="s">
-        <v>1212</v>
+        <v>705</v>
       </c>
       <c r="F266" s="4" t="s">
-        <v>1213</v>
+        <v>706</v>
       </c>
       <c r="G266" s="2" t="s">
-        <v>1214</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>707</v>
+      </c>
+      <c r="H266" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I266" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J266" s="2" t="s">
-        <v>1097</v>
+        <v>1829</v>
       </c>
       <c r="K266" s="2" t="s">
-        <v>1097</v>
-[...5 lines deleted...]
-    <row r="267" spans="1:12" ht="135" x14ac:dyDescent="0.25">
+        <v>1829</v>
+      </c>
+      <c r="L266" s="5">
+        <v>190000</v>
+      </c>
+    </row>
+    <row r="267" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A267" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B267" s="4" t="s">
-        <v>1210</v>
+        <v>708</v>
       </c>
       <c r="C267" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D267" s="4" t="s">
-        <v>1217</v>
+        <v>709</v>
       </c>
       <c r="E267" s="4" t="s">
-        <v>1218</v>
+        <v>710</v>
       </c>
       <c r="F267" s="4" t="s">
-        <v>1219</v>
+        <v>711</v>
       </c>
       <c r="G267" s="2" t="s">
-        <v>1220</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>712</v>
+      </c>
+      <c r="H267" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I267" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J267" s="2" t="s">
-        <v>73</v>
+        <v>1830</v>
       </c>
       <c r="K267" s="2" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-    <row r="268" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1830</v>
+      </c>
+      <c r="L267" s="5">
+        <v>195280.43</v>
+      </c>
+    </row>
+    <row r="268" spans="1:12" ht="135" x14ac:dyDescent="0.25">
       <c r="A268" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B268" s="4" t="s">
-        <v>1210</v>
+        <v>713</v>
       </c>
       <c r="C268" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D268" s="4" t="s">
-        <v>1221</v>
+        <v>714</v>
       </c>
       <c r="E268" s="4" t="s">
-        <v>1222</v>
+        <v>715</v>
       </c>
       <c r="F268" s="4" t="s">
-        <v>1223</v>
+        <v>716</v>
       </c>
       <c r="G268" s="2" t="s">
-        <v>1224</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>717</v>
+      </c>
+      <c r="H268" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I268" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J268" s="2" t="s">
-        <v>1225</v>
+        <v>1644</v>
       </c>
       <c r="K268" s="2" t="s">
-        <v>1225</v>
-[...5 lines deleted...]
-    <row r="269" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1644</v>
+      </c>
+      <c r="L268" s="5">
+        <v>70720.23</v>
+      </c>
+    </row>
+    <row r="269" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A269" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B269" s="4" t="s">
-        <v>1210</v>
+        <v>713</v>
       </c>
       <c r="C269" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D269" s="4" t="s">
-        <v>1226</v>
+        <v>718</v>
       </c>
       <c r="E269" s="4" t="s">
-        <v>1227</v>
+        <v>719</v>
       </c>
       <c r="F269" s="4" t="s">
-        <v>1228</v>
+        <v>720</v>
       </c>
       <c r="G269" s="2" t="s">
-        <v>1229</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>721</v>
+      </c>
+      <c r="H269" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I269" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J269" s="2" t="s">
-        <v>942</v>
+        <v>1831</v>
       </c>
       <c r="K269" s="2" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-        <v>190000</v>
+        <v>1831</v>
+      </c>
+      <c r="L269" s="5">
+        <v>76440.600000000006</v>
       </c>
     </row>
     <row r="270" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A270" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B270" s="4" t="s">
-        <v>1210</v>
+        <v>713</v>
       </c>
       <c r="C270" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D270" s="4" t="s">
-        <v>1230</v>
+        <v>722</v>
       </c>
       <c r="E270" s="4" t="s">
-        <v>1231</v>
+        <v>723</v>
       </c>
       <c r="F270" s="4" t="s">
-        <v>1232</v>
+        <v>724</v>
       </c>
       <c r="G270" s="2" t="s">
-        <v>1233</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>725</v>
+      </c>
+      <c r="H270" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I270" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J270" s="2" t="s">
-        <v>1093</v>
+        <v>1832</v>
       </c>
       <c r="K270" s="2" t="s">
-        <v>1093</v>
-[...5 lines deleted...]
-    <row r="271" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1832</v>
+      </c>
+      <c r="L270" s="5">
+        <v>42588</v>
+      </c>
+    </row>
+    <row r="271" spans="1:12" ht="45" x14ac:dyDescent="0.25">
       <c r="A271" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B271" s="4" t="s">
-        <v>1234</v>
+        <v>713</v>
       </c>
       <c r="C271" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D271" s="4" t="s">
-        <v>1235</v>
+        <v>726</v>
       </c>
       <c r="E271" s="4" t="s">
-        <v>1236</v>
+        <v>727</v>
       </c>
       <c r="F271" s="4" t="s">
-        <v>1237</v>
+        <v>728</v>
       </c>
       <c r="G271" s="2" t="s">
-        <v>1238</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>729</v>
+      </c>
+      <c r="H271" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I271" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J271" s="2" t="s">
-        <v>1239</v>
+        <v>1833</v>
       </c>
       <c r="K271" s="2" t="s">
-        <v>1239</v>
-[...5 lines deleted...]
-    <row r="272" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1833</v>
+      </c>
+      <c r="L271" s="5">
+        <v>66179.490000000005</v>
+      </c>
+    </row>
+    <row r="272" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A272" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B272" s="4" t="s">
-        <v>1234</v>
+        <v>730</v>
       </c>
       <c r="C272" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D272" s="4" t="s">
-        <v>1235</v>
+        <v>731</v>
       </c>
       <c r="E272" s="4" t="s">
-        <v>1240</v>
+        <v>732</v>
       </c>
       <c r="F272" s="4" t="s">
-        <v>1237</v>
+        <v>733</v>
       </c>
       <c r="G272" s="2" t="s">
-        <v>1238</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>734</v>
+      </c>
+      <c r="H272" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I272" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J272" s="2" t="s">
-        <v>1239</v>
+        <v>1834</v>
       </c>
       <c r="K272" s="2" t="s">
-        <v>1239</v>
-[...5 lines deleted...]
-    <row r="273" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1834</v>
+      </c>
+      <c r="L272" s="5">
+        <v>34720</v>
+      </c>
+    </row>
+    <row r="273" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A273" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B273" s="4" t="s">
-        <v>1234</v>
+        <v>730</v>
       </c>
       <c r="C273" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D273" s="4" t="s">
-        <v>1241</v>
+        <v>735</v>
       </c>
       <c r="E273" s="4" t="s">
-        <v>1242</v>
+        <v>736</v>
       </c>
       <c r="F273" s="4" t="s">
-        <v>1243</v>
+        <v>737</v>
       </c>
       <c r="G273" s="2" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>738</v>
+      </c>
+      <c r="H273" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I273" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J273" s="2" t="s">
-        <v>1245</v>
+        <v>1825</v>
       </c>
       <c r="K273" s="2" t="s">
-        <v>1245</v>
-[...5 lines deleted...]
-    <row r="274" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1825</v>
+      </c>
+      <c r="L273" s="5">
+        <v>45004.6</v>
+      </c>
+    </row>
+    <row r="274" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A274" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B274" s="4" t="s">
-        <v>1234</v>
+        <v>739</v>
       </c>
       <c r="C274" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D274" s="4" t="s">
-        <v>1241</v>
+        <v>740</v>
       </c>
       <c r="E274" s="4" t="s">
-        <v>1246</v>
+        <v>741</v>
       </c>
       <c r="F274" s="4" t="s">
-        <v>1243</v>
+        <v>742</v>
       </c>
       <c r="G274" s="2" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>743</v>
+      </c>
+      <c r="H274" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I274" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J274" s="2" t="s">
-        <v>1245</v>
+        <v>1715</v>
       </c>
       <c r="K274" s="2" t="s">
-        <v>1245</v>
-[...5 lines deleted...]
-    <row r="275" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1715</v>
+      </c>
+      <c r="L274" s="5">
+        <v>34765.019999999997</v>
+      </c>
+    </row>
+    <row r="275" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A275" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B275" s="4" t="s">
-        <v>1234</v>
+        <v>739</v>
       </c>
       <c r="C275" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D275" s="4" t="s">
-        <v>1247</v>
+        <v>744</v>
       </c>
       <c r="E275" s="4" t="s">
-        <v>1248</v>
+        <v>745</v>
       </c>
       <c r="F275" s="4" t="s">
-        <v>1249</v>
+        <v>746</v>
       </c>
       <c r="G275" s="2" t="s">
-        <v>1250</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>747</v>
+      </c>
+      <c r="H275" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I275" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J275" s="2" t="s">
-        <v>1251</v>
+        <v>1835</v>
       </c>
       <c r="K275" s="2" t="s">
-        <v>1251</v>
-[...5 lines deleted...]
-    <row r="276" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1835</v>
+      </c>
+      <c r="L275" s="5">
+        <v>41926.410000000003</v>
+      </c>
+    </row>
+    <row r="276" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A276" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B276" s="4" t="s">
-        <v>1234</v>
+        <v>739</v>
       </c>
       <c r="C276" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D276" s="4" t="s">
-        <v>1247</v>
+        <v>748</v>
       </c>
       <c r="E276" s="4" t="s">
-        <v>1252</v>
+        <v>749</v>
       </c>
       <c r="F276" s="4" t="s">
-        <v>1249</v>
+        <v>750</v>
       </c>
       <c r="G276" s="2" t="s">
-        <v>1250</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>751</v>
+      </c>
+      <c r="H276" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I276" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J276" s="2" t="s">
-        <v>1251</v>
+        <v>1836</v>
       </c>
       <c r="K276" s="2" t="s">
-        <v>1251</v>
-[...5 lines deleted...]
-    <row r="277" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1836</v>
+      </c>
+      <c r="L276" s="5">
+        <v>20559.73</v>
+      </c>
+    </row>
+    <row r="277" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A277" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B277" s="4" t="s">
-        <v>1234</v>
+        <v>752</v>
       </c>
       <c r="C277" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D277" s="4" t="s">
-        <v>1253</v>
+        <v>753</v>
       </c>
       <c r="E277" s="4" t="s">
-        <v>1254</v>
+        <v>754</v>
       </c>
       <c r="F277" s="4" t="s">
-        <v>1255</v>
+        <v>755</v>
       </c>
       <c r="G277" s="2" t="s">
-        <v>1256</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1431</v>
+      </c>
+      <c r="H277" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I277" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J277" s="2" t="s">
-        <v>1257</v>
+        <v>1837</v>
       </c>
       <c r="K277" s="2" t="s">
-        <v>1257</v>
-[...5 lines deleted...]
-    <row r="278" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1837</v>
+      </c>
+      <c r="L277" s="5">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="278" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A278" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B278" s="4" t="s">
-        <v>1234</v>
+        <v>756</v>
       </c>
       <c r="C278" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D278" s="4" t="s">
-        <v>1258</v>
+        <v>757</v>
       </c>
       <c r="E278" s="4" t="s">
-        <v>1259</v>
+        <v>758</v>
       </c>
       <c r="F278" s="4" t="s">
-        <v>1260</v>
+        <v>759</v>
       </c>
       <c r="G278" s="2" t="s">
-        <v>1261</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>760</v>
+      </c>
+      <c r="H278" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I278" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J278" s="2" t="s">
-        <v>1262</v>
+        <v>1715</v>
       </c>
       <c r="K278" s="2" t="s">
-        <v>1262</v>
-[...5 lines deleted...]
-    <row r="279" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1715</v>
+      </c>
+      <c r="L278" s="5">
+        <v>25987.87</v>
+      </c>
+    </row>
+    <row r="279" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A279" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B279" s="4" t="s">
-        <v>1234</v>
+        <v>756</v>
       </c>
       <c r="C279" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D279" s="4" t="s">
-        <v>1258</v>
+        <v>761</v>
       </c>
       <c r="E279" s="4" t="s">
-        <v>1263</v>
+        <v>762</v>
       </c>
       <c r="F279" s="4" t="s">
-        <v>1260</v>
+        <v>763</v>
       </c>
       <c r="G279" s="2" t="s">
-        <v>1261</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>764</v>
+      </c>
+      <c r="H279" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I279" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J279" s="2" t="s">
-        <v>1262</v>
+        <v>1832</v>
       </c>
       <c r="K279" s="2" t="s">
-        <v>1262</v>
-[...5 lines deleted...]
-    <row r="280" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1832</v>
+      </c>
+      <c r="L279" s="5">
+        <v>26845</v>
+      </c>
+    </row>
+    <row r="280" spans="1:12" ht="135" x14ac:dyDescent="0.25">
       <c r="A280" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B280" s="4" t="s">
-        <v>1234</v>
+        <v>756</v>
       </c>
       <c r="C280" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D280" s="4" t="s">
-        <v>1264</v>
+        <v>765</v>
       </c>
       <c r="E280" s="4" t="s">
-        <v>1265</v>
+        <v>766</v>
       </c>
       <c r="F280" s="4" t="s">
-        <v>1266</v>
+        <v>767</v>
       </c>
       <c r="G280" s="2" t="s">
-        <v>1267</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1432</v>
+      </c>
+      <c r="H280" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I280" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J280" s="2" t="s">
-        <v>1268</v>
+        <v>1838</v>
       </c>
       <c r="K280" s="2" t="s">
-        <v>1268</v>
-[...5 lines deleted...]
-    <row r="281" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1838</v>
+      </c>
+      <c r="L280" s="5">
+        <v>32110</v>
+      </c>
+    </row>
+    <row r="281" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A281" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B281" s="4" t="s">
-        <v>1234</v>
+        <v>756</v>
       </c>
       <c r="C281" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D281" s="4" t="s">
-        <v>1269</v>
+        <v>768</v>
       </c>
       <c r="E281" s="4" t="s">
-        <v>1270</v>
+        <v>769</v>
       </c>
       <c r="F281" s="4" t="s">
-        <v>1271</v>
+        <v>770</v>
       </c>
       <c r="G281" s="2" t="s">
-        <v>1272</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>771</v>
+      </c>
+      <c r="H281" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I281" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J281" s="2" t="s">
-        <v>1273</v>
+        <v>1828</v>
       </c>
       <c r="K281" s="2" t="s">
-        <v>1273</v>
-[...5 lines deleted...]
-    <row r="282" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1828</v>
+      </c>
+      <c r="L281" s="5">
+        <v>32995</v>
+      </c>
+    </row>
+    <row r="282" spans="1:12" ht="135" x14ac:dyDescent="0.25">
       <c r="A282" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B282" s="4" t="s">
-        <v>1234</v>
+        <v>772</v>
       </c>
       <c r="C282" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D282" s="4" t="s">
-        <v>1269</v>
+        <v>773</v>
       </c>
       <c r="E282" s="4" t="s">
-        <v>1274</v>
+        <v>774</v>
       </c>
       <c r="F282" s="4" t="s">
-        <v>1271</v>
+        <v>775</v>
       </c>
       <c r="G282" s="2" t="s">
-        <v>1272</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>776</v>
+      </c>
+      <c r="H282" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I282" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J282" s="2" t="s">
-        <v>1273</v>
+        <v>1644</v>
       </c>
       <c r="K282" s="2" t="s">
-        <v>1273</v>
-[...5 lines deleted...]
-    <row r="283" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1644</v>
+      </c>
+      <c r="L282" s="5">
+        <v>90157</v>
+      </c>
+    </row>
+    <row r="283" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A283" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B283" s="4" t="s">
-        <v>1234</v>
+        <v>777</v>
       </c>
       <c r="C283" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D283" s="4" t="s">
-        <v>1275</v>
+        <v>778</v>
       </c>
       <c r="E283" s="4" t="s">
-        <v>1276</v>
+        <v>779</v>
       </c>
       <c r="F283" s="4" t="s">
-        <v>1277</v>
+        <v>780</v>
       </c>
       <c r="G283" s="2" t="s">
-        <v>1278</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1433</v>
+      </c>
+      <c r="H283" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I283" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J283" s="2" t="s">
-        <v>1279</v>
+        <v>1839</v>
       </c>
       <c r="K283" s="2" t="s">
-        <v>1279</v>
-[...5 lines deleted...]
-    <row r="284" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1839</v>
+      </c>
+      <c r="L283" s="5">
+        <v>87642.89</v>
+      </c>
+    </row>
+    <row r="284" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A284" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B284" s="4" t="s">
-        <v>1234</v>
+        <v>777</v>
       </c>
       <c r="C284" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D284" s="4" t="s">
-        <v>1275</v>
+        <v>781</v>
       </c>
       <c r="E284" s="4" t="s">
-        <v>1280</v>
+        <v>782</v>
       </c>
       <c r="F284" s="4" t="s">
-        <v>1277</v>
+        <v>783</v>
       </c>
       <c r="G284" s="2" t="s">
-        <v>1278</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>784</v>
+      </c>
+      <c r="H284" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I284" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J284" s="2" t="s">
-        <v>1279</v>
+        <v>1825</v>
       </c>
       <c r="K284" s="2" t="s">
-        <v>1279</v>
-[...2 lines deleted...]
-        <v>4500</v>
+        <v>1825</v>
+      </c>
+      <c r="L284" s="5">
+        <v>68320</v>
       </c>
     </row>
     <row r="285" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A285" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B285" s="4" t="s">
-        <v>1234</v>
+        <v>785</v>
       </c>
       <c r="C285" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D285" s="4" t="s">
-        <v>1281</v>
+        <v>786</v>
       </c>
       <c r="E285" s="4" t="s">
-        <v>1282</v>
+        <v>787</v>
       </c>
       <c r="F285" s="4" t="s">
-        <v>1283</v>
+        <v>788</v>
       </c>
       <c r="G285" s="2" t="s">
-        <v>1284</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>789</v>
+      </c>
+      <c r="H285" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I285" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J285" s="2" t="s">
-        <v>1285</v>
+        <v>1747</v>
       </c>
       <c r="K285" s="2" t="s">
-        <v>1285</v>
-[...2 lines deleted...]
-        <v>63854.31</v>
+        <v>1747</v>
+      </c>
+      <c r="L285" s="5">
+        <v>150000</v>
       </c>
     </row>
     <row r="286" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A286" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B286" s="4" t="s">
-        <v>1234</v>
+        <v>790</v>
       </c>
       <c r="C286" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D286" s="4" t="s">
-        <v>1286</v>
+        <v>791</v>
       </c>
       <c r="E286" s="4" t="s">
-        <v>1287</v>
+        <v>792</v>
       </c>
       <c r="F286" s="4" t="s">
-        <v>1288</v>
+        <v>793</v>
       </c>
       <c r="G286" s="2" t="s">
-        <v>1289</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>794</v>
+      </c>
+      <c r="H286" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I286" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J286" s="2" t="s">
-        <v>1290</v>
+        <v>1840</v>
       </c>
       <c r="K286" s="2" t="s">
-        <v>1290</v>
-[...5 lines deleted...]
-    <row r="287" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1840</v>
+      </c>
+      <c r="L286" s="5">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="287" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A287" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B287" s="4" t="s">
-        <v>1234</v>
+        <v>790</v>
       </c>
       <c r="C287" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D287" s="4" t="s">
-        <v>1291</v>
+        <v>795</v>
       </c>
       <c r="E287" s="4" t="s">
-        <v>1292</v>
+        <v>796</v>
       </c>
       <c r="F287" s="4" t="s">
-        <v>1293</v>
+        <v>797</v>
       </c>
       <c r="G287" s="2" t="s">
-        <v>1294</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>798</v>
+      </c>
+      <c r="H287" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I287" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J287" s="2" t="s">
-        <v>1295</v>
+        <v>1715</v>
       </c>
       <c r="K287" s="2" t="s">
-        <v>1295</v>
-[...2 lines deleted...]
-        <v>17808</v>
+        <v>1715</v>
+      </c>
+      <c r="L287" s="5">
+        <v>32776.800000000003</v>
       </c>
     </row>
     <row r="288" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A288" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B288" s="4" t="s">
-        <v>1234</v>
+        <v>790</v>
       </c>
       <c r="C288" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D288" s="4" t="s">
-        <v>1296</v>
+        <v>799</v>
       </c>
       <c r="E288" s="4" t="s">
-        <v>1297</v>
+        <v>800</v>
       </c>
       <c r="F288" s="4" t="s">
-        <v>1298</v>
+        <v>801</v>
       </c>
       <c r="G288" s="2" t="s">
-        <v>1299</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>802</v>
+      </c>
+      <c r="H288" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I288" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J288" s="2" t="s">
-        <v>1300</v>
+        <v>1841</v>
       </c>
       <c r="K288" s="2" t="s">
-        <v>1300</v>
-[...5 lines deleted...]
-    <row r="289" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1841</v>
+      </c>
+      <c r="L288" s="5">
+        <v>66332.5</v>
+      </c>
+    </row>
+    <row r="289" spans="1:12" ht="45" x14ac:dyDescent="0.25">
       <c r="A289" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B289" s="4" t="s">
-        <v>1234</v>
+        <v>790</v>
       </c>
       <c r="C289" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D289" s="4" t="s">
-        <v>1301</v>
+        <v>803</v>
       </c>
       <c r="E289" s="4" t="s">
-        <v>1302</v>
+        <v>804</v>
       </c>
       <c r="F289" s="4" t="s">
-        <v>1303</v>
+        <v>805</v>
       </c>
       <c r="G289" s="2" t="s">
-        <v>1304</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>806</v>
+      </c>
+      <c r="H289" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I289" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J289" s="2" t="s">
-        <v>1305</v>
+        <v>1687</v>
       </c>
       <c r="K289" s="2" t="s">
-        <v>1305</v>
-[...5 lines deleted...]
-    <row r="290" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1687</v>
+      </c>
+      <c r="L289" s="5">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="290" spans="1:12" ht="45" x14ac:dyDescent="0.25">
       <c r="A290" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B290" s="4" t="s">
-        <v>1234</v>
+        <v>790</v>
       </c>
       <c r="C290" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D290" s="4" t="s">
-        <v>1306</v>
+        <v>807</v>
       </c>
       <c r="E290" s="4" t="s">
-        <v>1307</v>
+        <v>808</v>
       </c>
       <c r="F290" s="4" t="s">
-        <v>1308</v>
+        <v>809</v>
       </c>
       <c r="G290" s="2" t="s">
-        <v>1309</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>810</v>
+      </c>
+      <c r="H290" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I290" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J290" s="2" t="s">
-        <v>1310</v>
+        <v>1842</v>
       </c>
       <c r="K290" s="2" t="s">
-        <v>1310</v>
-[...5 lines deleted...]
-    <row r="291" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1842</v>
+      </c>
+      <c r="L290" s="5">
+        <v>30140</v>
+      </c>
+    </row>
+    <row r="291" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A291" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B291" s="4" t="s">
-        <v>1234</v>
+        <v>811</v>
       </c>
       <c r="C291" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D291" s="4" t="s">
-        <v>1311</v>
+        <v>812</v>
       </c>
       <c r="E291" s="4" t="s">
-        <v>1312</v>
+        <v>813</v>
       </c>
       <c r="F291" s="4" t="s">
-        <v>1313</v>
+        <v>814</v>
       </c>
       <c r="G291" s="2" t="s">
-        <v>1314</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>815</v>
+      </c>
+      <c r="H291" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I291" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J291" s="2" t="s">
-        <v>1315</v>
+        <v>1825</v>
       </c>
       <c r="K291" s="2" t="s">
-        <v>1315</v>
-[...5 lines deleted...]
-    <row r="292" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1825</v>
+      </c>
+      <c r="L291" s="5">
+        <v>44968</v>
+      </c>
+    </row>
+    <row r="292" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A292" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B292" s="4" t="s">
-        <v>1234</v>
+        <v>811</v>
       </c>
       <c r="C292" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D292" s="4" t="s">
-        <v>1316</v>
+        <v>816</v>
       </c>
       <c r="E292" s="4" t="s">
-        <v>1317</v>
+        <v>817</v>
       </c>
       <c r="F292" s="4" t="s">
-        <v>1260</v>
+        <v>818</v>
       </c>
       <c r="G292" s="2" t="s">
-        <v>1318</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1434</v>
+      </c>
+      <c r="H292" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I292" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J292" s="2" t="s">
-        <v>1319</v>
+        <v>1834</v>
       </c>
       <c r="K292" s="2" t="s">
-        <v>1319</v>
-[...5 lines deleted...]
-    <row r="293" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1834</v>
+      </c>
+      <c r="L292" s="5">
+        <v>44738.3</v>
+      </c>
+    </row>
+    <row r="293" spans="1:12" ht="135" x14ac:dyDescent="0.25">
       <c r="A293" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B293" s="4" t="s">
-        <v>1234</v>
+        <v>819</v>
       </c>
       <c r="C293" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D293" s="4" t="s">
-        <v>1320</v>
+        <v>820</v>
       </c>
       <c r="E293" s="4" t="s">
-        <v>1321</v>
+        <v>821</v>
       </c>
       <c r="F293" s="4" t="s">
-        <v>1322</v>
+        <v>822</v>
       </c>
       <c r="G293" s="2" t="s">
-        <v>1323</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>823</v>
+      </c>
+      <c r="H293" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I293" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J293" s="2" t="s">
-        <v>1324</v>
+        <v>1838</v>
       </c>
       <c r="K293" s="2" t="s">
-        <v>1324</v>
-[...5 lines deleted...]
-    <row r="294" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1838</v>
+      </c>
+      <c r="L293" s="5">
+        <v>74721.64</v>
+      </c>
+    </row>
+    <row r="294" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A294" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B294" s="4" t="s">
-        <v>1234</v>
+        <v>819</v>
       </c>
       <c r="C294" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D294" s="4" t="s">
-        <v>1325</v>
+        <v>824</v>
       </c>
       <c r="E294" s="4" t="s">
-        <v>1326</v>
+        <v>825</v>
       </c>
       <c r="F294" s="4" t="s">
-        <v>1327</v>
+        <v>826</v>
       </c>
       <c r="G294" s="2" t="s">
-        <v>1328</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>827</v>
+      </c>
+      <c r="H294" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I294" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J294" s="2" t="s">
-        <v>1329</v>
+        <v>1825</v>
       </c>
       <c r="K294" s="2" t="s">
-        <v>1329</v>
-[...5 lines deleted...]
-    <row r="295" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+        <v>1825</v>
+      </c>
+      <c r="L294" s="5">
+        <v>74480</v>
+      </c>
+    </row>
+    <row r="295" spans="1:12" ht="135" x14ac:dyDescent="0.25">
       <c r="A295" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B295" s="4" t="s">
-        <v>1234</v>
+        <v>819</v>
       </c>
       <c r="C295" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D295" s="4" t="s">
-        <v>1330</v>
+        <v>828</v>
       </c>
       <c r="E295" s="4" t="s">
-        <v>1331</v>
+        <v>829</v>
       </c>
       <c r="F295" s="4" t="s">
-        <v>1332</v>
+        <v>830</v>
       </c>
       <c r="G295" s="2" t="s">
-        <v>1333</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>831</v>
+      </c>
+      <c r="H295" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I295" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J295" s="2" t="s">
-        <v>1334</v>
+        <v>1834</v>
       </c>
       <c r="K295" s="2" t="s">
-        <v>1334</v>
-[...2 lines deleted...]
-        <v>63608.9</v>
+        <v>1834</v>
+      </c>
+      <c r="L295" s="5">
+        <v>66000</v>
       </c>
     </row>
     <row r="296" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A296" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B296" s="4" t="s">
-        <v>1234</v>
+        <v>819</v>
       </c>
       <c r="C296" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D296" s="4" t="s">
-        <v>1335</v>
+        <v>832</v>
       </c>
       <c r="E296" s="4" t="s">
-        <v>1336</v>
+        <v>833</v>
       </c>
       <c r="F296" s="4" t="s">
-        <v>1337</v>
+        <v>834</v>
       </c>
       <c r="G296" s="2" t="s">
-        <v>1338</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>835</v>
+      </c>
+      <c r="H296" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I296" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J296" s="2" t="s">
-        <v>1339</v>
+        <v>1828</v>
       </c>
       <c r="K296" s="2" t="s">
-        <v>1339</v>
-[...2 lines deleted...]
-        <v>52047.75</v>
+        <v>1828</v>
+      </c>
+      <c r="L296" s="5">
+        <v>23760.45</v>
       </c>
     </row>
     <row r="297" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A297" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B297" s="4" t="s">
-        <v>1234</v>
+        <v>819</v>
       </c>
       <c r="C297" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D297" s="4" t="s">
-        <v>1340</v>
+        <v>836</v>
       </c>
       <c r="E297" s="4" t="s">
-        <v>1341</v>
+        <v>837</v>
       </c>
       <c r="F297" s="4" t="s">
-        <v>1342</v>
+        <v>838</v>
       </c>
       <c r="G297" s="2" t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>839</v>
+      </c>
+      <c r="H297" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I297" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J297" s="2" t="s">
-        <v>1344</v>
+        <v>1843</v>
       </c>
       <c r="K297" s="2" t="s">
-        <v>1344</v>
-[...5 lines deleted...]
-    <row r="298" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1843</v>
+      </c>
+      <c r="L297" s="5">
+        <v>20063.7</v>
+      </c>
+    </row>
+    <row r="298" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A298" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B298" s="4" t="s">
-        <v>1234</v>
+        <v>840</v>
       </c>
       <c r="C298" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D298" s="4" t="s">
-        <v>1345</v>
+        <v>841</v>
       </c>
       <c r="E298" s="4" t="s">
-        <v>1346</v>
+        <v>842</v>
       </c>
       <c r="F298" s="4" t="s">
-        <v>1347</v>
+        <v>843</v>
       </c>
       <c r="G298" s="2" t="s">
-        <v>1348</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>844</v>
+      </c>
+      <c r="H298" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I298" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J298" s="2" t="s">
-        <v>1349</v>
+        <v>1827</v>
       </c>
       <c r="K298" s="2" t="s">
-        <v>1349</v>
-[...5 lines deleted...]
-    <row r="299" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1827</v>
+      </c>
+      <c r="L298" s="5">
+        <v>87289.69</v>
+      </c>
+    </row>
+    <row r="299" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A299" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B299" s="4" t="s">
-        <v>1234</v>
+        <v>840</v>
       </c>
       <c r="C299" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D299" s="4" t="s">
-        <v>1350</v>
+        <v>845</v>
       </c>
       <c r="E299" s="4" t="s">
-        <v>1351</v>
+        <v>846</v>
       </c>
       <c r="F299" s="4" t="s">
-        <v>1352</v>
+        <v>847</v>
       </c>
       <c r="G299" s="2" t="s">
-        <v>1353</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>848</v>
+      </c>
+      <c r="H299" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I299" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J299" s="2" t="s">
-        <v>1354</v>
+        <v>1824</v>
       </c>
       <c r="K299" s="2" t="s">
-        <v>1354</v>
-[...5 lines deleted...]
-    <row r="300" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1824</v>
+      </c>
+      <c r="L299" s="5">
+        <v>58953.08</v>
+      </c>
+    </row>
+    <row r="300" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A300" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B300" s="4" t="s">
-        <v>1234</v>
+        <v>849</v>
       </c>
       <c r="C300" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D300" s="4" t="s">
-        <v>1355</v>
+        <v>850</v>
       </c>
       <c r="E300" s="4" t="s">
-        <v>1356</v>
+        <v>851</v>
       </c>
       <c r="F300" s="4" t="s">
-        <v>1357</v>
+        <v>852</v>
       </c>
       <c r="G300" s="2" t="s">
-        <v>1358</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>853</v>
+      </c>
+      <c r="H300" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I300" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J300" s="2" t="s">
-        <v>1359</v>
+        <v>1832</v>
       </c>
       <c r="K300" s="2" t="s">
-        <v>1359</v>
-[...5 lines deleted...]
-    <row r="301" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1832</v>
+      </c>
+      <c r="L300" s="5">
+        <v>60500</v>
+      </c>
+    </row>
+    <row r="301" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A301" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B301" s="4" t="s">
-        <v>1234</v>
+        <v>849</v>
       </c>
       <c r="C301" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D301" s="4" t="s">
-        <v>1360</v>
+        <v>854</v>
       </c>
       <c r="E301" s="4" t="s">
-        <v>1361</v>
+        <v>855</v>
       </c>
       <c r="F301" s="4" t="s">
-        <v>1362</v>
+        <v>856</v>
       </c>
       <c r="G301" s="2" t="s">
-        <v>1363</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>857</v>
+      </c>
+      <c r="H301" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I301" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J301" s="2" t="s">
-        <v>1364</v>
+        <v>1829</v>
       </c>
       <c r="K301" s="2" t="s">
-        <v>1364</v>
-[...5 lines deleted...]
-    <row r="302" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1829</v>
+      </c>
+      <c r="L301" s="5">
+        <v>98874</v>
+      </c>
+    </row>
+    <row r="302" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A302" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B302" s="4" t="s">
-        <v>1234</v>
+        <v>858</v>
       </c>
       <c r="C302" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D302" s="4" t="s">
-        <v>1365</v>
+        <v>859</v>
       </c>
       <c r="E302" s="4" t="s">
-        <v>1366</v>
+        <v>860</v>
       </c>
       <c r="F302" s="4" t="s">
-        <v>1367</v>
+        <v>861</v>
       </c>
       <c r="G302" s="2" t="s">
-        <v>1368</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>862</v>
+      </c>
+      <c r="H302" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I302" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J302" s="2" t="s">
-        <v>1369</v>
+        <v>1844</v>
       </c>
       <c r="K302" s="2" t="s">
-        <v>1369</v>
-[...5 lines deleted...]
-    <row r="303" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1844</v>
+      </c>
+      <c r="L302" s="5">
+        <v>174379.28</v>
+      </c>
+    </row>
+    <row r="303" spans="1:12" ht="135" x14ac:dyDescent="0.25">
       <c r="A303" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B303" s="4" t="s">
-        <v>1234</v>
+        <v>858</v>
       </c>
       <c r="C303" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D303" s="4" t="s">
-        <v>1370</v>
+        <v>863</v>
       </c>
       <c r="E303" s="4" t="s">
-        <v>1371</v>
+        <v>864</v>
       </c>
       <c r="F303" s="4" t="s">
-        <v>1372</v>
+        <v>865</v>
       </c>
       <c r="G303" s="2" t="s">
-        <v>1373</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>866</v>
+      </c>
+      <c r="H303" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I303" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J303" s="2" t="s">
-        <v>1374</v>
+        <v>1644</v>
       </c>
       <c r="K303" s="2" t="s">
-        <v>1374</v>
-[...5 lines deleted...]
-    <row r="304" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1644</v>
+      </c>
+      <c r="L303" s="5">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="304" spans="1:12" ht="165" x14ac:dyDescent="0.25">
       <c r="A304" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B304" s="4" t="s">
-        <v>1234</v>
+        <v>858</v>
       </c>
       <c r="C304" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D304" s="4" t="s">
-        <v>1370</v>
+        <v>867</v>
       </c>
       <c r="E304" s="4" t="s">
-        <v>1375</v>
+        <v>868</v>
       </c>
       <c r="F304" s="4" t="s">
-        <v>1372</v>
+        <v>869</v>
       </c>
       <c r="G304" s="2" t="s">
-        <v>1373</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>870</v>
+      </c>
+      <c r="H304" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I304" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J304" s="2" t="s">
-        <v>1374</v>
+        <v>1845</v>
       </c>
       <c r="K304" s="2" t="s">
-        <v>1374</v>
-[...2 lines deleted...]
-        <v>22755.279999999999</v>
+        <v>1845</v>
+      </c>
+      <c r="L304" s="5">
+        <v>100000</v>
       </c>
     </row>
     <row r="305" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A305" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B305" s="4" t="s">
-        <v>1234</v>
+        <v>858</v>
       </c>
       <c r="C305" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D305" s="4" t="s">
-        <v>1376</v>
+        <v>871</v>
       </c>
       <c r="E305" s="4" t="s">
-        <v>1377</v>
+        <v>872</v>
       </c>
       <c r="F305" s="4" t="s">
-        <v>1378</v>
+        <v>873</v>
       </c>
       <c r="G305" s="2" t="s">
-        <v>1379</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>874</v>
+      </c>
+      <c r="H305" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I305" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J305" s="2" t="s">
-        <v>1380</v>
+        <v>1846</v>
       </c>
       <c r="K305" s="2" t="s">
-        <v>1380</v>
-[...5 lines deleted...]
-    <row r="306" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1846</v>
+      </c>
+      <c r="L305" s="5">
+        <v>81348.7</v>
+      </c>
+    </row>
+    <row r="306" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A306" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B306" s="4" t="s">
-        <v>1234</v>
+        <v>858</v>
       </c>
       <c r="C306" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D306" s="4" t="s">
-        <v>1381</v>
+        <v>875</v>
       </c>
       <c r="E306" s="4" t="s">
-        <v>1382</v>
+        <v>876</v>
       </c>
       <c r="F306" s="4" t="s">
-        <v>1383</v>
+        <v>1426</v>
       </c>
       <c r="G306" s="2" t="s">
-        <v>1384</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>877</v>
+      </c>
+      <c r="H306" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I306" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J306" s="2" t="s">
-        <v>1385</v>
+        <v>1829</v>
       </c>
       <c r="K306" s="2" t="s">
-        <v>1385</v>
-[...5 lines deleted...]
-    <row r="307" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1829</v>
+      </c>
+      <c r="L306" s="5">
+        <v>184785.24</v>
+      </c>
+    </row>
+    <row r="307" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A307" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B307" s="4" t="s">
-        <v>1234</v>
+        <v>878</v>
       </c>
       <c r="C307" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D307" s="4" t="s">
-        <v>1386</v>
+        <v>879</v>
       </c>
       <c r="E307" s="4" t="s">
-        <v>1387</v>
+        <v>880</v>
       </c>
       <c r="F307" s="4" t="s">
-        <v>1388</v>
+        <v>881</v>
       </c>
       <c r="G307" s="2" t="s">
-        <v>1389</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>882</v>
+      </c>
+      <c r="H307" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I307" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J307" s="2" t="s">
-        <v>1390</v>
+        <v>1830</v>
       </c>
       <c r="K307" s="2" t="s">
-        <v>1390</v>
-[...5 lines deleted...]
-    <row r="308" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1830</v>
+      </c>
+      <c r="L307" s="5">
+        <v>109760</v>
+      </c>
+    </row>
+    <row r="308" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A308" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B308" s="4" t="s">
-        <v>1234</v>
+        <v>878</v>
       </c>
       <c r="C308" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D308" s="4" t="s">
-        <v>1391</v>
+        <v>883</v>
       </c>
       <c r="E308" s="4" t="s">
-        <v>1392</v>
+        <v>884</v>
       </c>
       <c r="F308" s="4" t="s">
-        <v>1393</v>
+        <v>885</v>
       </c>
       <c r="G308" s="2" t="s">
-        <v>1353</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>886</v>
+      </c>
+      <c r="H308" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I308" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J308" s="2" t="s">
-        <v>1394</v>
+        <v>1847</v>
       </c>
       <c r="K308" s="2" t="s">
-        <v>1394</v>
-[...5 lines deleted...]
-    <row r="309" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1847</v>
+      </c>
+      <c r="L308" s="5">
+        <v>90000</v>
+      </c>
+    </row>
+    <row r="309" spans="1:12" ht="135" x14ac:dyDescent="0.25">
       <c r="A309" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B309" s="4" t="s">
-        <v>1234</v>
+        <v>887</v>
       </c>
       <c r="C309" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D309" s="4" t="s">
-        <v>1395</v>
+        <v>888</v>
       </c>
       <c r="E309" s="4" t="s">
-        <v>1396</v>
+        <v>889</v>
       </c>
       <c r="F309" s="4" t="s">
-        <v>1397</v>
+        <v>890</v>
       </c>
       <c r="G309" s="2" t="s">
-        <v>1353</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>891</v>
+      </c>
+      <c r="H309" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I309" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J309" s="2" t="s">
-        <v>1398</v>
+        <v>1644</v>
       </c>
       <c r="K309" s="2" t="s">
-        <v>1398</v>
-[...2 lines deleted...]
-        <v>7665.38</v>
+        <v>1644</v>
+      </c>
+      <c r="L309" s="5">
+        <v>136244.24</v>
       </c>
     </row>
     <row r="310" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A310" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B310" s="4" t="s">
-        <v>1234</v>
+        <v>887</v>
       </c>
       <c r="C310" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D310" s="4" t="s">
-        <v>1399</v>
+        <v>892</v>
       </c>
       <c r="E310" s="4" t="s">
-        <v>1400</v>
+        <v>893</v>
       </c>
       <c r="F310" s="4" t="s">
-        <v>1401</v>
+        <v>894</v>
       </c>
       <c r="G310" s="2" t="s">
-        <v>1402</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>895</v>
+      </c>
+      <c r="H310" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I310" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J310" s="2" t="s">
-        <v>1310</v>
+        <v>1848</v>
       </c>
       <c r="K310" s="2" t="s">
-        <v>1310</v>
-[...2 lines deleted...]
-        <v>9639.75</v>
+        <v>1848</v>
+      </c>
+      <c r="L310" s="5">
+        <v>137628.29999999999</v>
       </c>
     </row>
     <row r="311" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A311" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B311" s="4" t="s">
-        <v>1234</v>
+        <v>887</v>
       </c>
       <c r="C311" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D311" s="4" t="s">
-        <v>1403</v>
+        <v>896</v>
       </c>
       <c r="E311" s="4" t="s">
-        <v>1404</v>
+        <v>897</v>
       </c>
       <c r="F311" s="4" t="s">
-        <v>1405</v>
+        <v>898</v>
       </c>
       <c r="G311" s="2" t="s">
-        <v>1406</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1435</v>
+      </c>
+      <c r="H311" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I311" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J311" s="2" t="s">
-        <v>1407</v>
+        <v>1849</v>
       </c>
       <c r="K311" s="2" t="s">
-        <v>1407</v>
-[...5 lines deleted...]
-    <row r="312" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1849</v>
+      </c>
+      <c r="L311" s="5">
+        <v>128568.91</v>
+      </c>
+    </row>
+    <row r="312" spans="1:12" ht="45" x14ac:dyDescent="0.25">
       <c r="A312" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B312" s="4" t="s">
-        <v>1234</v>
+        <v>887</v>
       </c>
       <c r="C312" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D312" s="4" t="s">
-        <v>1408</v>
+        <v>899</v>
       </c>
       <c r="E312" s="4" t="s">
-        <v>1409</v>
+        <v>900</v>
       </c>
       <c r="F312" s="4" t="s">
-        <v>1410</v>
+        <v>901</v>
       </c>
       <c r="G312" s="2" t="s">
-        <v>1411</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>902</v>
+      </c>
+      <c r="H312" s="7" t="s">
+        <v>378</v>
       </c>
       <c r="I312" s="2" t="s">
-        <v>1216</v>
+        <v>679</v>
       </c>
       <c r="J312" s="2" t="s">
-        <v>1359</v>
+        <v>1850</v>
       </c>
       <c r="K312" s="2" t="s">
-        <v>1359</v>
-[...5 lines deleted...]
-    <row r="313" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+        <v>1850</v>
+      </c>
+      <c r="L312" s="5">
+        <v>103775.74</v>
+      </c>
+    </row>
+    <row r="313" spans="1:12" ht="150" x14ac:dyDescent="0.25">
       <c r="A313" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B313" s="4" t="s">
-        <v>1234</v>
+        <v>903</v>
       </c>
       <c r="C313" s="4" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="D313" s="4" t="s">
-        <v>1345</v>
+        <v>904</v>
       </c>
       <c r="E313" s="4" t="s">
-        <v>1412</v>
+        <v>905</v>
       </c>
       <c r="F313" s="4" t="s">
-        <v>1347</v>
+        <v>906</v>
       </c>
       <c r="G313" s="2" t="s">
-        <v>1413</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>907</v>
+      </c>
+      <c r="H313" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I313" s="2" t="s">
-        <v>1216</v>
+        <v>908</v>
       </c>
       <c r="J313" s="2" t="s">
-        <v>1349</v>
+        <v>1720</v>
       </c>
       <c r="K313" s="2" t="s">
-        <v>1349</v>
-[...5 lines deleted...]
-    <row r="314" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1963</v>
+      </c>
+      <c r="L313" s="5">
+        <v>304893.25</v>
+      </c>
+    </row>
+    <row r="314" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A314" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B314" s="4" t="s">
-        <v>1414</v>
+        <v>909</v>
       </c>
       <c r="C314" s="4" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="D314" s="4" t="s">
-        <v>1415</v>
+        <v>910</v>
       </c>
       <c r="E314" s="4" t="s">
-        <v>1416</v>
+        <v>911</v>
       </c>
       <c r="F314" s="4" t="s">
-        <v>1417</v>
+        <v>912</v>
       </c>
       <c r="G314" s="2" t="s">
-        <v>1418</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>913</v>
+      </c>
+      <c r="H314" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I314" s="2" t="s">
-        <v>19</v>
+        <v>908</v>
       </c>
       <c r="J314" s="2" t="s">
-        <v>866</v>
+        <v>1720</v>
       </c>
       <c r="K314" s="2" t="s">
-        <v>866</v>
-[...5 lines deleted...]
-    <row r="315" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1964</v>
+      </c>
+      <c r="L314" s="5">
+        <v>109800</v>
+      </c>
+    </row>
+    <row r="315" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A315" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B315" s="4" t="s">
-        <v>1414</v>
+        <v>914</v>
       </c>
       <c r="C315" s="4" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="D315" s="4" t="s">
-        <v>1419</v>
+        <v>915</v>
       </c>
       <c r="E315" s="4" t="s">
-        <v>1420</v>
+        <v>916</v>
       </c>
       <c r="F315" s="4" t="s">
-        <v>1421</v>
+        <v>917</v>
       </c>
       <c r="G315" s="2" t="s">
-        <v>1422</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>918</v>
+      </c>
+      <c r="H315" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I315" s="2" t="s">
-        <v>1423</v>
+        <v>908</v>
       </c>
       <c r="J315" s="2" t="s">
-        <v>862</v>
+        <v>1720</v>
       </c>
       <c r="K315" s="2" t="s">
-        <v>862</v>
-[...5 lines deleted...]
-    <row r="316" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1965</v>
+      </c>
+      <c r="L315" s="5">
+        <v>158600</v>
+      </c>
+    </row>
+    <row r="316" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A316" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B316" s="4" t="s">
-        <v>1414</v>
+        <v>919</v>
       </c>
       <c r="C316" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D316" s="4" t="s">
-        <v>1419</v>
+        <v>920</v>
       </c>
       <c r="E316" s="4" t="s">
-        <v>1424</v>
+        <v>921</v>
       </c>
       <c r="F316" s="4" t="s">
-        <v>1421</v>
+        <v>922</v>
       </c>
       <c r="G316" s="2" t="s">
-        <v>1422</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>923</v>
+      </c>
+      <c r="H316" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I316" s="2" t="s">
-        <v>19</v>
+        <v>924</v>
       </c>
       <c r="J316" s="2" t="s">
-        <v>862</v>
+        <v>1851</v>
       </c>
       <c r="K316" s="2" t="s">
-        <v>862</v>
-[...5 lines deleted...]
-    <row r="317" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1851</v>
+      </c>
+      <c r="L316" s="5">
+        <v>24829.25</v>
+      </c>
+    </row>
+    <row r="317" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A317" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B317" s="4" t="s">
-        <v>1414</v>
+        <v>919</v>
       </c>
       <c r="C317" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D317" s="4" t="s">
-        <v>1425</v>
+        <v>920</v>
       </c>
       <c r="E317" s="4" t="s">
-        <v>1426</v>
+        <v>925</v>
       </c>
       <c r="F317" s="4" t="s">
-        <v>1427</v>
+        <v>922</v>
       </c>
       <c r="G317" s="2" t="s">
-        <v>1428</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>923</v>
+      </c>
+      <c r="H317" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I317" s="2" t="s">
-        <v>1423</v>
+        <v>926</v>
       </c>
       <c r="J317" s="2" t="s">
-        <v>871</v>
+        <v>1851</v>
       </c>
       <c r="K317" s="2" t="s">
-        <v>871</v>
-[...5 lines deleted...]
-    <row r="318" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1851</v>
+      </c>
+      <c r="L317" s="5">
+        <v>775170.75</v>
+      </c>
+    </row>
+    <row r="318" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A318" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B318" s="4" t="s">
-        <v>1429</v>
+        <v>919</v>
       </c>
       <c r="C318" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D318" s="4" t="s">
-        <v>1430</v>
+        <v>927</v>
       </c>
       <c r="E318" s="4" t="s">
-        <v>1431</v>
+        <v>928</v>
       </c>
       <c r="F318" s="4" t="s">
-        <v>1432</v>
+        <v>929</v>
       </c>
       <c r="G318" s="2" t="s">
-        <v>1433</v>
-[...2 lines deleted...]
-        <v>1434</v>
+        <v>930</v>
+      </c>
+      <c r="H318" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I318" s="2" t="s">
-        <v>1435</v>
+        <v>924</v>
       </c>
       <c r="J318" s="2" t="s">
-        <v>1436</v>
+        <v>1846</v>
       </c>
       <c r="K318" s="2" t="s">
-        <v>1436</v>
-[...5 lines deleted...]
-    <row r="319" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1846</v>
+      </c>
+      <c r="L318" s="5">
+        <v>12350</v>
+      </c>
+    </row>
+    <row r="319" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A319" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B319" s="4" t="s">
-        <v>1429</v>
+        <v>919</v>
       </c>
       <c r="C319" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D319" s="4" t="s">
-        <v>1437</v>
+        <v>927</v>
       </c>
       <c r="E319" s="4" t="s">
-        <v>1438</v>
+        <v>931</v>
       </c>
       <c r="F319" s="4" t="s">
-        <v>1439</v>
+        <v>929</v>
       </c>
       <c r="G319" s="2" t="s">
+        <v>930</v>
+      </c>
+      <c r="H319" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I319" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="J319" s="2" t="s">
+        <v>1846</v>
+      </c>
+      <c r="K319" s="2" t="s">
+        <v>1846</v>
+      </c>
+      <c r="L319" s="5">
+        <v>769929.11</v>
+      </c>
+    </row>
+    <row r="320" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="A320" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B320" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C320" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D320" s="4" t="s">
+        <v>932</v>
+      </c>
+      <c r="E320" s="4" t="s">
+        <v>933</v>
+      </c>
+      <c r="F320" s="4" t="s">
+        <v>934</v>
+      </c>
+      <c r="G320" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="H320" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I320" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="J320" s="2" t="s">
+        <v>1852</v>
+      </c>
+      <c r="K320" s="2" t="s">
+        <v>1852</v>
+      </c>
+      <c r="L320" s="5">
+        <v>78585.179999999993</v>
+      </c>
+    </row>
+    <row r="321" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="A321" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B321" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C321" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D321" s="4" t="s">
+        <v>932</v>
+      </c>
+      <c r="E321" s="4" t="s">
+        <v>936</v>
+      </c>
+      <c r="F321" s="4" t="s">
+        <v>934</v>
+      </c>
+      <c r="G321" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="H321" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I321" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="J321" s="2" t="s">
+        <v>1852</v>
+      </c>
+      <c r="K321" s="2" t="s">
+        <v>1852</v>
+      </c>
+      <c r="L321" s="5">
+        <v>321197.25</v>
+      </c>
+    </row>
+    <row r="322" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="A322" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B322" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C322" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D322" s="4" t="s">
+        <v>937</v>
+      </c>
+      <c r="E322" s="4" t="s">
+        <v>938</v>
+      </c>
+      <c r="F322" s="4" t="s">
+        <v>939</v>
+      </c>
+      <c r="G322" s="2" t="s">
+        <v>940</v>
+      </c>
+      <c r="H322" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I322" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="J322" s="2" t="s">
+        <v>1845</v>
+      </c>
+      <c r="K322" s="2" t="s">
+        <v>1845</v>
+      </c>
+      <c r="L322" s="5">
+        <v>134448.94</v>
+      </c>
+    </row>
+    <row r="323" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="A323" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B323" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C323" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D323" s="4" t="s">
+        <v>937</v>
+      </c>
+      <c r="E323" s="4" t="s">
+        <v>941</v>
+      </c>
+      <c r="F323" s="4" t="s">
+        <v>939</v>
+      </c>
+      <c r="G323" s="2" t="s">
+        <v>940</v>
+      </c>
+      <c r="H323" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I323" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="J323" s="2" t="s">
+        <v>1845</v>
+      </c>
+      <c r="K323" s="2" t="s">
+        <v>1845</v>
+      </c>
+      <c r="L323" s="5">
+        <v>658124.81000000006</v>
+      </c>
+    </row>
+    <row r="324" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="A324" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B324" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C324" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D324" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="E324" s="4" t="s">
+        <v>943</v>
+      </c>
+      <c r="F324" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="G324" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="H324" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I324" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="J324" s="2" t="s">
+        <v>1853</v>
+      </c>
+      <c r="K324" s="2" t="s">
+        <v>1853</v>
+      </c>
+      <c r="L324" s="5">
+        <v>5656.5</v>
+      </c>
+    </row>
+    <row r="325" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="A325" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B325" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C325" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D325" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="E325" s="4" t="s">
+        <v>946</v>
+      </c>
+      <c r="F325" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="G325" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="H325" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I325" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="J325" s="2" t="s">
+        <v>1853</v>
+      </c>
+      <c r="K325" s="2" t="s">
+        <v>1853</v>
+      </c>
+      <c r="L325" s="5">
+        <v>789475.71</v>
+      </c>
+    </row>
+    <row r="326" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="A326" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B326" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C326" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D326" s="4" t="s">
+        <v>947</v>
+      </c>
+      <c r="E326" s="4" t="s">
+        <v>948</v>
+      </c>
+      <c r="F326" s="4" t="s">
+        <v>949</v>
+      </c>
+      <c r="G326" s="2" t="s">
+        <v>950</v>
+      </c>
+      <c r="H326" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I326" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="J326" s="2" t="s">
+        <v>1854</v>
+      </c>
+      <c r="K326" s="2" t="s">
+        <v>1854</v>
+      </c>
+      <c r="L326" s="5">
+        <v>19750</v>
+      </c>
+    </row>
+    <row r="327" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="A327" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B327" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C327" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D327" s="4" t="s">
+        <v>947</v>
+      </c>
+      <c r="E327" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="F327" s="4" t="s">
+        <v>949</v>
+      </c>
+      <c r="G327" s="2" t="s">
+        <v>950</v>
+      </c>
+      <c r="H327" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I327" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="J327" s="2" t="s">
+        <v>1854</v>
+      </c>
+      <c r="K327" s="2" t="s">
+        <v>1854</v>
+      </c>
+      <c r="L327" s="5">
+        <v>780250</v>
+      </c>
+    </row>
+    <row r="328" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="A328" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B328" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C328" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D328" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="E328" s="4" t="s">
+        <v>953</v>
+      </c>
+      <c r="F328" s="4" t="s">
+        <v>954</v>
+      </c>
+      <c r="G328" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="H328" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I328" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="J328" s="2" t="s">
+        <v>1855</v>
+      </c>
+      <c r="K328" s="2" t="s">
+        <v>1855</v>
+      </c>
+      <c r="L328" s="5">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="329" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="A329" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B329" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C329" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D329" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="E329" s="4" t="s">
+        <v>956</v>
+      </c>
+      <c r="F329" s="4" t="s">
+        <v>954</v>
+      </c>
+      <c r="G329" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="H329" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I329" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="J329" s="2" t="s">
+        <v>1855</v>
+      </c>
+      <c r="K329" s="2" t="s">
+        <v>1855</v>
+      </c>
+      <c r="L329" s="5">
+        <v>153623.63</v>
+      </c>
+    </row>
+    <row r="330" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="A330" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B330" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C330" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D330" s="4" t="s">
+        <v>957</v>
+      </c>
+      <c r="E330" s="4" t="s">
+        <v>958</v>
+      </c>
+      <c r="F330" s="4" t="s">
+        <v>959</v>
+      </c>
+      <c r="G330" s="2" t="s">
+        <v>960</v>
+      </c>
+      <c r="H330" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I330" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="J330" s="2" t="s">
+        <v>1856</v>
+      </c>
+      <c r="K330" s="2" t="s">
+        <v>1856</v>
+      </c>
+      <c r="L330" s="5">
+        <v>58516.07</v>
+      </c>
+    </row>
+    <row r="331" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="A331" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B331" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C331" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D331" s="4" t="s">
+        <v>957</v>
+      </c>
+      <c r="E331" s="4" t="s">
+        <v>961</v>
+      </c>
+      <c r="F331" s="4" t="s">
+        <v>959</v>
+      </c>
+      <c r="G331" s="2" t="s">
+        <v>960</v>
+      </c>
+      <c r="H331" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I331" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="J331" s="2" t="s">
+        <v>1856</v>
+      </c>
+      <c r="K331" s="2" t="s">
+        <v>1856</v>
+      </c>
+      <c r="L331" s="5">
+        <v>548386.6</v>
+      </c>
+    </row>
+    <row r="332" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="A332" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B332" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C332" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D332" s="4" t="s">
+        <v>962</v>
+      </c>
+      <c r="E332" s="4" t="s">
+        <v>963</v>
+      </c>
+      <c r="F332" s="4" t="s">
+        <v>964</v>
+      </c>
+      <c r="G332" s="2" t="s">
+        <v>965</v>
+      </c>
+      <c r="H332" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I332" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="J332" s="2" t="s">
+        <v>1857</v>
+      </c>
+      <c r="K332" s="2" t="s">
+        <v>1857</v>
+      </c>
+      <c r="L332" s="5">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="333" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="A333" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B333" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C333" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D333" s="4" t="s">
+        <v>962</v>
+      </c>
+      <c r="E333" s="4" t="s">
+        <v>966</v>
+      </c>
+      <c r="F333" s="4" t="s">
+        <v>964</v>
+      </c>
+      <c r="G333" s="2" t="s">
+        <v>965</v>
+      </c>
+      <c r="H333" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I333" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="J333" s="2" t="s">
+        <v>1857</v>
+      </c>
+      <c r="K333" s="2" t="s">
+        <v>1857</v>
+      </c>
+      <c r="L333" s="5">
+        <v>610432.06999999995</v>
+      </c>
+    </row>
+    <row r="334" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="A334" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B334" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C334" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D334" s="4" t="s">
+        <v>967</v>
+      </c>
+      <c r="E334" s="4" t="s">
+        <v>968</v>
+      </c>
+      <c r="F334" s="4" t="s">
+        <v>969</v>
+      </c>
+      <c r="G334" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="H334" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I334" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="J334" s="2" t="s">
+        <v>1858</v>
+      </c>
+      <c r="K334" s="2" t="s">
+        <v>1858</v>
+      </c>
+      <c r="L334" s="5">
+        <v>37305.699999999997</v>
+      </c>
+    </row>
+    <row r="335" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="A335" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B335" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C335" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D335" s="4" t="s">
+        <v>967</v>
+      </c>
+      <c r="E335" s="4" t="s">
+        <v>971</v>
+      </c>
+      <c r="F335" s="4" t="s">
+        <v>969</v>
+      </c>
+      <c r="G335" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="H335" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I335" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="J335" s="2" t="s">
+        <v>1858</v>
+      </c>
+      <c r="K335" s="2" t="s">
+        <v>1858</v>
+      </c>
+      <c r="L335" s="5">
+        <v>535700.44999999995</v>
+      </c>
+    </row>
+    <row r="336" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="A336" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B336" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C336" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D336" s="4" t="s">
+        <v>972</v>
+      </c>
+      <c r="E336" s="4" t="s">
+        <v>973</v>
+      </c>
+      <c r="F336" s="4" t="s">
+        <v>974</v>
+      </c>
+      <c r="G336" s="2" t="s">
+        <v>975</v>
+      </c>
+      <c r="H336" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I336" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="J336" s="2" t="s">
+        <v>1859</v>
+      </c>
+      <c r="K336" s="2" t="s">
+        <v>1859</v>
+      </c>
+      <c r="L336" s="5">
+        <v>5404.9</v>
+      </c>
+    </row>
+    <row r="337" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="A337" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B337" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C337" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D337" s="4" t="s">
+        <v>972</v>
+      </c>
+      <c r="E337" s="4" t="s">
+        <v>976</v>
+      </c>
+      <c r="F337" s="4" t="s">
+        <v>974</v>
+      </c>
+      <c r="G337" s="2" t="s">
+        <v>975</v>
+      </c>
+      <c r="H337" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I337" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="J337" s="2" t="s">
+        <v>1859</v>
+      </c>
+      <c r="K337" s="2" t="s">
+        <v>1859</v>
+      </c>
+      <c r="L337" s="5">
+        <v>674150.40000000002</v>
+      </c>
+    </row>
+    <row r="338" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="A338" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B338" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C338" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D338" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="E338" s="4" t="s">
+        <v>978</v>
+      </c>
+      <c r="F338" s="4" t="s">
+        <v>979</v>
+      </c>
+      <c r="G338" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="H338" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I338" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="J338" s="2" t="s">
+        <v>1701</v>
+      </c>
+      <c r="K338" s="2" t="s">
+        <v>1701</v>
+      </c>
+      <c r="L338" s="5">
+        <v>42941.59</v>
+      </c>
+    </row>
+    <row r="339" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="A339" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B339" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C339" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D339" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="E339" s="4" t="s">
+        <v>981</v>
+      </c>
+      <c r="F339" s="4" t="s">
+        <v>979</v>
+      </c>
+      <c r="G339" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="H339" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I339" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="J339" s="2" t="s">
+        <v>1701</v>
+      </c>
+      <c r="K339" s="2" t="s">
+        <v>1701</v>
+      </c>
+      <c r="L339" s="5">
+        <v>810740.55</v>
+      </c>
+    </row>
+    <row r="340" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="A340" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B340" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C340" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D340" s="4" t="s">
+        <v>982</v>
+      </c>
+      <c r="E340" s="4" t="s">
+        <v>983</v>
+      </c>
+      <c r="F340" s="4" t="s">
+        <v>984</v>
+      </c>
+      <c r="G340" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="H340" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I340" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="J340" s="2" t="s">
+        <v>1860</v>
+      </c>
+      <c r="K340" s="2" t="s">
+        <v>1860</v>
+      </c>
+      <c r="L340" s="5">
+        <v>27001.33</v>
+      </c>
+    </row>
+    <row r="341" spans="1:12" ht="120" x14ac:dyDescent="0.25">
+      <c r="A341" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B341" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C341" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D341" s="4" t="s">
+        <v>982</v>
+      </c>
+      <c r="E341" s="4" t="s">
+        <v>986</v>
+      </c>
+      <c r="F341" s="4" t="s">
+        <v>984</v>
+      </c>
+      <c r="G341" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="H341" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I341" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="J341" s="2" t="s">
+        <v>1860</v>
+      </c>
+      <c r="K341" s="2" t="s">
+        <v>1860</v>
+      </c>
+      <c r="L341" s="5">
+        <v>165301.91</v>
+      </c>
+    </row>
+    <row r="342" spans="1:12" ht="165" x14ac:dyDescent="0.25">
+      <c r="A342" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B342" s="4" t="s">
+        <v>987</v>
+      </c>
+      <c r="C342" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="D342" s="4" t="s">
+        <v>988</v>
+      </c>
+      <c r="E342" s="4" t="s">
+        <v>989</v>
+      </c>
+      <c r="F342" s="4" t="s">
+        <v>990</v>
+      </c>
+      <c r="G342" s="2" t="s">
+        <v>991</v>
+      </c>
+      <c r="H342" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I342" s="2" t="s">
+        <v>908</v>
+      </c>
+      <c r="J342" s="2" t="s">
+        <v>1720</v>
+      </c>
+      <c r="K342" s="2" t="s">
+        <v>1963</v>
+      </c>
+      <c r="L342" s="5">
+        <v>323422</v>
+      </c>
+    </row>
+    <row r="343" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="A343" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B343" s="4" t="s">
+        <v>992</v>
+      </c>
+      <c r="C343" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="D343" s="4" t="s">
+        <v>993</v>
+      </c>
+      <c r="E343" s="4" t="s">
+        <v>994</v>
+      </c>
+      <c r="F343" s="4" t="s">
+        <v>995</v>
+      </c>
+      <c r="G343" s="2" t="s">
+        <v>996</v>
+      </c>
+      <c r="H343" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I343" s="2" t="s">
+        <v>908</v>
+      </c>
+      <c r="J343" s="2" t="s">
+        <v>1720</v>
+      </c>
+      <c r="K343" s="2" t="s">
+        <v>1963</v>
+      </c>
+      <c r="L343" s="5">
+        <v>240408.63</v>
+      </c>
+    </row>
+    <row r="344" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="A344" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B344" s="4" t="s">
         <v>1440</v>
       </c>
-      <c r="H319" s="8" t="s">
-[...347 lines deleted...]
-      <c r="J328" s="2" t="s">
+      <c r="C344" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="D344" s="4" t="s">
         <v>1480</v>
       </c>
-      <c r="K328" s="2" t="s">
-[...588 lines deleted...]
-      </c>
       <c r="E344" s="4" t="s">
-        <v>1546</v>
+        <v>1557</v>
       </c>
       <c r="F344" s="4" t="s">
-        <v>1547</v>
+        <v>1597</v>
       </c>
       <c r="G344" s="2" t="s">
-        <v>1548</v>
-[...2 lines deleted...]
-        <v>1434</v>
+        <v>1630</v>
+      </c>
+      <c r="H344" s="7" t="s">
+        <v>388</v>
       </c>
       <c r="I344" s="2" t="s">
-        <v>1435</v>
+        <v>908</v>
       </c>
       <c r="J344" s="2" t="s">
-        <v>1549</v>
+        <v>1720</v>
       </c>
       <c r="K344" s="2" t="s">
-        <v>1549</v>
-[...2 lines deleted...]
-        <v>3384.25</v>
+        <v>1963</v>
+      </c>
+      <c r="L344" s="5">
+        <v>14640</v>
       </c>
     </row>
     <row r="345" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A345" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B345" s="4" t="s">
-        <v>1429</v>
+        <v>997</v>
       </c>
       <c r="C345" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D345" s="4" t="s">
-        <v>1550</v>
+        <v>998</v>
       </c>
       <c r="E345" s="4" t="s">
-        <v>1551</v>
+        <v>999</v>
       </c>
       <c r="F345" s="4" t="s">
-        <v>1552</v>
+        <v>1000</v>
       </c>
       <c r="G345" s="2" t="s">
-        <v>1553</v>
-[...2 lines deleted...]
-        <v>1434</v>
+        <v>1001</v>
+      </c>
+      <c r="H345" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I345" s="2" t="s">
-        <v>1435</v>
+        <v>1003</v>
       </c>
       <c r="J345" s="2" t="s">
-        <v>1554</v>
+        <v>1849</v>
       </c>
       <c r="K345" s="2" t="s">
-        <v>1554</v>
-[...5 lines deleted...]
-    <row r="346" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1849</v>
+      </c>
+      <c r="L345" s="5">
+        <v>1978600.72</v>
+      </c>
+    </row>
+    <row r="346" spans="1:12" ht="135" x14ac:dyDescent="0.25">
       <c r="A346" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B346" s="4" t="s">
-        <v>1429</v>
+        <v>997</v>
       </c>
       <c r="C346" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D346" s="4" t="s">
-        <v>1555</v>
+        <v>1004</v>
       </c>
       <c r="E346" s="4" t="s">
-        <v>1556</v>
+        <v>1005</v>
       </c>
       <c r="F346" s="4" t="s">
-        <v>1557</v>
+        <v>1006</v>
       </c>
       <c r="G346" s="2" t="s">
-        <v>1558</v>
-[...2 lines deleted...]
-        <v>1434</v>
+        <v>1007</v>
+      </c>
+      <c r="H346" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I346" s="2" t="s">
-        <v>1435</v>
+        <v>1003</v>
       </c>
       <c r="J346" s="2" t="s">
-        <v>1559</v>
+        <v>1644</v>
       </c>
       <c r="K346" s="2" t="s">
-        <v>1559</v>
-[...5 lines deleted...]
-    <row r="347" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1644</v>
+      </c>
+      <c r="L346" s="5">
+        <v>987783.33</v>
+      </c>
+    </row>
+    <row r="347" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A347" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B347" s="4" t="s">
-        <v>1429</v>
+        <v>997</v>
       </c>
       <c r="C347" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D347" s="4" t="s">
-        <v>1560</v>
+        <v>1008</v>
       </c>
       <c r="E347" s="4" t="s">
-        <v>1561</v>
+        <v>1009</v>
       </c>
       <c r="F347" s="4" t="s">
-        <v>1562</v>
+        <v>1010</v>
       </c>
       <c r="G347" s="2" t="s">
-        <v>1563</v>
-[...2 lines deleted...]
-        <v>1434</v>
+        <v>1011</v>
+      </c>
+      <c r="H347" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I347" s="2" t="s">
-        <v>1435</v>
+        <v>1003</v>
       </c>
       <c r="J347" s="2" t="s">
-        <v>1564</v>
+        <v>1861</v>
       </c>
       <c r="K347" s="2" t="s">
-        <v>1564</v>
-[...5 lines deleted...]
-    <row r="348" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1861</v>
+      </c>
+      <c r="L347" s="5">
+        <v>2000000</v>
+      </c>
+    </row>
+    <row r="348" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A348" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B348" s="4" t="s">
-        <v>1429</v>
+        <v>997</v>
       </c>
       <c r="C348" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D348" s="4" t="s">
-        <v>1565</v>
+        <v>1012</v>
       </c>
       <c r="E348" s="4" t="s">
-        <v>1566</v>
+        <v>1013</v>
       </c>
       <c r="F348" s="4" t="s">
-        <v>1567</v>
+        <v>1014</v>
       </c>
       <c r="G348" s="2" t="s">
-        <v>1568</v>
-[...2 lines deleted...]
-        <v>1434</v>
+        <v>1015</v>
+      </c>
+      <c r="H348" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I348" s="2" t="s">
-        <v>1435</v>
+        <v>1003</v>
       </c>
       <c r="J348" s="2" t="s">
-        <v>1315</v>
+        <v>1837</v>
       </c>
       <c r="K348" s="2" t="s">
-        <v>1315</v>
-[...5 lines deleted...]
-    <row r="349" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1837</v>
+      </c>
+      <c r="L348" s="5">
+        <v>190000</v>
+      </c>
+    </row>
+    <row r="349" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A349" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B349" s="4" t="s">
-        <v>1429</v>
+        <v>997</v>
       </c>
       <c r="C349" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D349" s="4" t="s">
-        <v>1569</v>
+        <v>1016</v>
       </c>
       <c r="E349" s="4" t="s">
-        <v>1570</v>
+        <v>1017</v>
       </c>
       <c r="F349" s="4" t="s">
-        <v>1571</v>
+        <v>1018</v>
       </c>
       <c r="G349" s="2" t="s">
-        <v>1572</v>
-[...2 lines deleted...]
-        <v>1434</v>
+        <v>1019</v>
+      </c>
+      <c r="H349" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I349" s="2" t="s">
-        <v>1435</v>
+        <v>1003</v>
       </c>
       <c r="J349" s="2" t="s">
-        <v>1573</v>
+        <v>1848</v>
       </c>
       <c r="K349" s="2" t="s">
-        <v>1573</v>
-[...5 lines deleted...]
-    <row r="350" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1848</v>
+      </c>
+      <c r="L349" s="5">
+        <v>52542.37</v>
+      </c>
+    </row>
+    <row r="350" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A350" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B350" s="4" t="s">
-        <v>1429</v>
+        <v>1020</v>
       </c>
       <c r="C350" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D350" s="4" t="s">
-        <v>1574</v>
+        <v>1021</v>
       </c>
       <c r="E350" s="4" t="s">
-        <v>1575</v>
+        <v>1022</v>
       </c>
       <c r="F350" s="4" t="s">
-        <v>1576</v>
+        <v>1023</v>
       </c>
       <c r="G350" s="2" t="s">
-        <v>1563</v>
-[...2 lines deleted...]
-        <v>1434</v>
+        <v>1024</v>
+      </c>
+      <c r="H350" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I350" s="2" t="s">
-        <v>1435</v>
+        <v>1003</v>
       </c>
       <c r="J350" s="2" t="s">
-        <v>1577</v>
+        <v>1862</v>
       </c>
       <c r="K350" s="2" t="s">
-        <v>1577</v>
-[...5 lines deleted...]
-    <row r="351" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1862</v>
+      </c>
+      <c r="L350" s="5">
+        <v>13955.53</v>
+      </c>
+    </row>
+    <row r="351" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A351" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B351" s="4" t="s">
-        <v>1429</v>
+        <v>1020</v>
       </c>
       <c r="C351" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D351" s="4" t="s">
-        <v>1578</v>
+        <v>1021</v>
       </c>
       <c r="E351" s="4" t="s">
-        <v>1579</v>
+        <v>1025</v>
       </c>
       <c r="F351" s="4" t="s">
-        <v>1580</v>
+        <v>1023</v>
       </c>
       <c r="G351" s="2" t="s">
-        <v>1581</v>
-[...2 lines deleted...]
-        <v>1434</v>
+        <v>1024</v>
+      </c>
+      <c r="H351" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I351" s="2" t="s">
-        <v>1435</v>
+        <v>1003</v>
       </c>
       <c r="J351" s="2" t="s">
-        <v>1582</v>
+        <v>1862</v>
       </c>
       <c r="K351" s="2" t="s">
-        <v>1582</v>
-[...5 lines deleted...]
-    <row r="352" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1862</v>
+      </c>
+      <c r="L351" s="5">
+        <v>7761.78</v>
+      </c>
+    </row>
+    <row r="352" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A352" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B352" s="4" t="s">
-        <v>1429</v>
+        <v>1020</v>
       </c>
       <c r="C352" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D352" s="4" t="s">
-        <v>1583</v>
+        <v>1026</v>
       </c>
       <c r="E352" s="4" t="s">
-        <v>1584</v>
+        <v>1027</v>
       </c>
       <c r="F352" s="4" t="s">
-        <v>1585</v>
+        <v>1028</v>
       </c>
       <c r="G352" s="2" t="s">
-        <v>1586</v>
-[...2 lines deleted...]
-        <v>1434</v>
+        <v>1029</v>
+      </c>
+      <c r="H352" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I352" s="2" t="s">
-        <v>1435</v>
+        <v>1003</v>
       </c>
       <c r="J352" s="2" t="s">
-        <v>1587</v>
+        <v>1863</v>
       </c>
       <c r="K352" s="2" t="s">
-        <v>1587</v>
-[...5 lines deleted...]
-    <row r="353" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1863</v>
+      </c>
+      <c r="L352" s="5">
+        <v>9650</v>
+      </c>
+    </row>
+    <row r="353" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A353" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B353" s="4" t="s">
-        <v>1429</v>
+        <v>1020</v>
       </c>
       <c r="C353" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D353" s="4" t="s">
-        <v>1588</v>
+        <v>1026</v>
       </c>
       <c r="E353" s="4" t="s">
-        <v>1589</v>
+        <v>1030</v>
       </c>
       <c r="F353" s="4" t="s">
-        <v>1590</v>
+        <v>1028</v>
       </c>
       <c r="G353" s="2" t="s">
-        <v>1591</v>
-[...2 lines deleted...]
-        <v>1434</v>
+        <v>1029</v>
+      </c>
+      <c r="H353" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I353" s="2" t="s">
-        <v>1435</v>
+        <v>1003</v>
       </c>
       <c r="J353" s="2" t="s">
-        <v>1169</v>
+        <v>1863</v>
       </c>
       <c r="K353" s="2" t="s">
-        <v>1169</v>
-[...2 lines deleted...]
-        <v>4512</v>
+        <v>1863</v>
+      </c>
+      <c r="L353" s="5">
+        <v>3000</v>
       </c>
     </row>
     <row r="354" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A354" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B354" s="4" t="s">
-        <v>1429</v>
+        <v>1020</v>
       </c>
       <c r="C354" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D354" s="4" t="s">
-        <v>1592</v>
+        <v>1031</v>
       </c>
       <c r="E354" s="4" t="s">
-        <v>1593</v>
+        <v>1032</v>
       </c>
       <c r="F354" s="4" t="s">
-        <v>1594</v>
+        <v>1033</v>
       </c>
       <c r="G354" s="2" t="s">
-        <v>1595</v>
-[...2 lines deleted...]
-        <v>1434</v>
+        <v>1034</v>
+      </c>
+      <c r="H354" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I354" s="2" t="s">
-        <v>1435</v>
+        <v>1003</v>
       </c>
       <c r="J354" s="2" t="s">
-        <v>1596</v>
+        <v>1864</v>
       </c>
       <c r="K354" s="2" t="s">
-        <v>1596</v>
-[...2 lines deleted...]
-        <v>3901.64</v>
+        <v>1864</v>
+      </c>
+      <c r="L354" s="5">
+        <v>22438</v>
       </c>
     </row>
     <row r="355" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A355" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B355" s="4" t="s">
-        <v>1429</v>
+        <v>1020</v>
       </c>
       <c r="C355" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D355" s="4" t="s">
-        <v>1597</v>
+        <v>1031</v>
       </c>
       <c r="E355" s="4" t="s">
-        <v>1598</v>
+        <v>1035</v>
       </c>
       <c r="F355" s="4" t="s">
-        <v>1599</v>
+        <v>1033</v>
       </c>
       <c r="G355" s="2" t="s">
-        <v>1600</v>
-[...2 lines deleted...]
-        <v>1434</v>
+        <v>1034</v>
+      </c>
+      <c r="H355" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I355" s="2" t="s">
-        <v>1435</v>
+        <v>1003</v>
       </c>
       <c r="J355" s="2" t="s">
-        <v>1601</v>
+        <v>1864</v>
       </c>
       <c r="K355" s="2" t="s">
-        <v>1601</v>
-[...5 lines deleted...]
-    <row r="356" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1864</v>
+      </c>
+      <c r="L355" s="5">
+        <v>7292.5</v>
+      </c>
+    </row>
+    <row r="356" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A356" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B356" s="4" t="s">
-        <v>1429</v>
+        <v>1020</v>
       </c>
       <c r="C356" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D356" s="4" t="s">
-        <v>1602</v>
+        <v>1036</v>
       </c>
       <c r="E356" s="4" t="s">
-        <v>1603</v>
+        <v>1037</v>
       </c>
       <c r="F356" s="4" t="s">
-        <v>1604</v>
+        <v>1038</v>
       </c>
       <c r="G356" s="2" t="s">
-        <v>1548</v>
-[...2 lines deleted...]
-        <v>1434</v>
+        <v>1039</v>
+      </c>
+      <c r="H356" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I356" s="2" t="s">
-        <v>1435</v>
+        <v>1003</v>
       </c>
       <c r="J356" s="2" t="s">
-        <v>1605</v>
+        <v>1865</v>
       </c>
       <c r="K356" s="2" t="s">
-        <v>1605</v>
-[...5 lines deleted...]
-    <row r="357" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+        <v>1865</v>
+      </c>
+      <c r="L356" s="5">
+        <v>30660</v>
+      </c>
+    </row>
+    <row r="357" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A357" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B357" s="4" t="s">
-        <v>1429</v>
+        <v>1020</v>
       </c>
       <c r="C357" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D357" s="4" t="s">
-        <v>1606</v>
+        <v>1040</v>
       </c>
       <c r="E357" s="4" t="s">
-        <v>1607</v>
+        <v>1041</v>
       </c>
       <c r="F357" s="4" t="s">
-        <v>1608</v>
+        <v>1042</v>
       </c>
       <c r="G357" s="2" t="s">
-        <v>1609</v>
-[...2 lines deleted...]
-        <v>1434</v>
+        <v>1043</v>
+      </c>
+      <c r="H357" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I357" s="2" t="s">
-        <v>1435</v>
+        <v>1003</v>
       </c>
       <c r="J357" s="2" t="s">
-        <v>1610</v>
+        <v>1866</v>
       </c>
       <c r="K357" s="2" t="s">
-        <v>1610</v>
-[...5 lines deleted...]
-    <row r="358" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1866</v>
+      </c>
+      <c r="L357" s="5">
+        <v>5625</v>
+      </c>
+    </row>
+    <row r="358" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A358" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B358" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C358" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D358" s="4" t="s">
-        <v>1612</v>
+        <v>1040</v>
       </c>
       <c r="E358" s="4" t="s">
-        <v>1613</v>
+        <v>1044</v>
       </c>
       <c r="F358" s="4" t="s">
-        <v>1614</v>
+        <v>1042</v>
       </c>
       <c r="G358" s="2" t="s">
-        <v>1615</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1043</v>
+      </c>
+      <c r="H358" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I358" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J358" s="2" t="s">
-        <v>1617</v>
+        <v>1866</v>
       </c>
       <c r="K358" s="2" t="s">
-        <v>1617</v>
-[...5 lines deleted...]
-    <row r="359" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1866</v>
+      </c>
+      <c r="L358" s="5">
+        <v>10705</v>
+      </c>
+    </row>
+    <row r="359" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A359" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B359" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C359" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D359" s="4" t="s">
-        <v>1618</v>
+        <v>1045</v>
       </c>
       <c r="E359" s="4" t="s">
-        <v>1619</v>
+        <v>1046</v>
       </c>
       <c r="F359" s="4" t="s">
-        <v>1620</v>
+        <v>1047</v>
       </c>
       <c r="G359" s="2" t="s">
-        <v>1621</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1048</v>
+      </c>
+      <c r="H359" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I359" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J359" s="2" t="s">
-        <v>1622</v>
+        <v>1867</v>
       </c>
       <c r="K359" s="2" t="s">
-        <v>1622</v>
-[...5 lines deleted...]
-    <row r="360" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1867</v>
+      </c>
+      <c r="L359" s="5">
+        <v>5250</v>
+      </c>
+    </row>
+    <row r="360" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A360" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B360" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C360" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D360" s="4" t="s">
-        <v>1623</v>
+        <v>1049</v>
       </c>
       <c r="E360" s="4" t="s">
-        <v>1624</v>
+        <v>1050</v>
       </c>
       <c r="F360" s="4" t="s">
-        <v>1625</v>
+        <v>1051</v>
       </c>
       <c r="G360" s="2" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1052</v>
+      </c>
+      <c r="H360" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I360" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J360" s="2" t="s">
-        <v>1627</v>
+        <v>1868</v>
       </c>
       <c r="K360" s="2" t="s">
-        <v>1627</v>
-[...5 lines deleted...]
-    <row r="361" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1868</v>
+      </c>
+      <c r="L360" s="5">
+        <v>7675</v>
+      </c>
+    </row>
+    <row r="361" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A361" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B361" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C361" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D361" s="4" t="s">
-        <v>1628</v>
+        <v>1049</v>
       </c>
       <c r="E361" s="4" t="s">
-        <v>1629</v>
+        <v>1053</v>
       </c>
       <c r="F361" s="4" t="s">
-        <v>1630</v>
+        <v>1051</v>
       </c>
       <c r="G361" s="2" t="s">
-        <v>1631</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1052</v>
+      </c>
+      <c r="H361" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I361" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J361" s="2" t="s">
-        <v>1632</v>
+        <v>1868</v>
       </c>
       <c r="K361" s="2" t="s">
-        <v>1632</v>
-[...5 lines deleted...]
-    <row r="362" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1868</v>
+      </c>
+      <c r="L361" s="5">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="362" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A362" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B362" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C362" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D362" s="4" t="s">
-        <v>1633</v>
+        <v>1054</v>
       </c>
       <c r="E362" s="4" t="s">
-        <v>1634</v>
+        <v>1055</v>
       </c>
       <c r="F362" s="4" t="s">
-        <v>1635</v>
+        <v>1056</v>
       </c>
       <c r="G362" s="2" t="s">
-        <v>1636</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1057</v>
+      </c>
+      <c r="H362" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I362" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J362" s="2" t="s">
-        <v>1637</v>
+        <v>1869</v>
       </c>
       <c r="K362" s="2" t="s">
-        <v>1637</v>
-[...5 lines deleted...]
-    <row r="363" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1869</v>
+      </c>
+      <c r="L362" s="5">
+        <v>7350</v>
+      </c>
+    </row>
+    <row r="363" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A363" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B363" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C363" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D363" s="4" t="s">
-        <v>1638</v>
+        <v>1054</v>
       </c>
       <c r="E363" s="4" t="s">
-        <v>1639</v>
+        <v>1058</v>
       </c>
       <c r="F363" s="4" t="s">
-        <v>1640</v>
+        <v>1056</v>
       </c>
       <c r="G363" s="2" t="s">
-        <v>1641</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1057</v>
+      </c>
+      <c r="H363" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I363" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J363" s="2" t="s">
-        <v>1642</v>
+        <v>1869</v>
       </c>
       <c r="K363" s="2" t="s">
-        <v>1642</v>
-[...5 lines deleted...]
-    <row r="364" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1869</v>
+      </c>
+      <c r="L363" s="5">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="364" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A364" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B364" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C364" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D364" s="4" t="s">
-        <v>1643</v>
+        <v>1059</v>
       </c>
       <c r="E364" s="4" t="s">
-        <v>1644</v>
+        <v>1060</v>
       </c>
       <c r="F364" s="4" t="s">
-        <v>1645</v>
+        <v>1061</v>
       </c>
       <c r="G364" s="2" t="s">
-        <v>1646</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1062</v>
+      </c>
+      <c r="H364" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I364" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J364" s="2" t="s">
-        <v>1647</v>
+        <v>1870</v>
       </c>
       <c r="K364" s="2" t="s">
-        <v>1647</v>
-[...2 lines deleted...]
-        <v>39390</v>
+        <v>1870</v>
+      </c>
+      <c r="L364" s="5">
+        <v>63854.31</v>
       </c>
     </row>
     <row r="365" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A365" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B365" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C365" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D365" s="4" t="s">
-        <v>1648</v>
+        <v>1063</v>
       </c>
       <c r="E365" s="4" t="s">
-        <v>1649</v>
+        <v>1064</v>
       </c>
       <c r="F365" s="4" t="s">
-        <v>1650</v>
+        <v>1065</v>
       </c>
       <c r="G365" s="2" t="s">
-        <v>1651</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1066</v>
+      </c>
+      <c r="H365" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I365" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J365" s="2" t="s">
-        <v>1652</v>
+        <v>1871</v>
       </c>
       <c r="K365" s="2" t="s">
-        <v>1652</v>
-[...5 lines deleted...]
-    <row r="366" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1871</v>
+      </c>
+      <c r="L365" s="5">
+        <v>4024</v>
+      </c>
+    </row>
+    <row r="366" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A366" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B366" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C366" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D366" s="4" t="s">
-        <v>1653</v>
+        <v>1067</v>
       </c>
       <c r="E366" s="4" t="s">
-        <v>1654</v>
+        <v>1068</v>
       </c>
       <c r="F366" s="4" t="s">
-        <v>1655</v>
+        <v>1069</v>
       </c>
       <c r="G366" s="2" t="s">
-        <v>1746</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1070</v>
+      </c>
+      <c r="H366" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I366" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J366" s="2" t="s">
-        <v>1656</v>
+        <v>1872</v>
       </c>
       <c r="K366" s="2" t="s">
-        <v>1656</v>
-[...5 lines deleted...]
-    <row r="367" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1872</v>
+      </c>
+      <c r="L366" s="5">
+        <v>17808</v>
+      </c>
+    </row>
+    <row r="367" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A367" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B367" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C367" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D367" s="4" t="s">
-        <v>1657</v>
+        <v>1071</v>
       </c>
       <c r="E367" s="4" t="s">
-        <v>1658</v>
+        <v>1072</v>
       </c>
       <c r="F367" s="4" t="s">
-        <v>1659</v>
+        <v>1073</v>
       </c>
       <c r="G367" s="2" t="s">
-        <v>1660</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1074</v>
+      </c>
+      <c r="H367" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I367" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J367" s="2" t="s">
-        <v>1661</v>
+        <v>1873</v>
       </c>
       <c r="K367" s="2" t="s">
-        <v>1661</v>
-[...5 lines deleted...]
-    <row r="368" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1873</v>
+      </c>
+      <c r="L367" s="5">
+        <v>7507.5</v>
+      </c>
+    </row>
+    <row r="368" spans="1:12" ht="90" x14ac:dyDescent="0.25">
       <c r="A368" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B368" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C368" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D368" s="4" t="s">
-        <v>1662</v>
+        <v>1075</v>
       </c>
       <c r="E368" s="4" t="s">
-        <v>1663</v>
+        <v>1076</v>
       </c>
       <c r="F368" s="4" t="s">
-        <v>1664</v>
+        <v>1077</v>
       </c>
       <c r="G368" s="2" t="s">
-        <v>1660</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1078</v>
+      </c>
+      <c r="H368" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I368" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J368" s="2" t="s">
-        <v>1564</v>
+        <v>1874</v>
       </c>
       <c r="K368" s="2" t="s">
-        <v>1564</v>
-[...5 lines deleted...]
-    <row r="369" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1874</v>
+      </c>
+      <c r="L368" s="5">
+        <v>7180.5</v>
+      </c>
+    </row>
+    <row r="369" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A369" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B369" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C369" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D369" s="4" t="s">
-        <v>1665</v>
+        <v>1079</v>
       </c>
       <c r="E369" s="4" t="s">
-        <v>1666</v>
+        <v>1080</v>
       </c>
       <c r="F369" s="4" t="s">
-        <v>1667</v>
+        <v>1081</v>
       </c>
       <c r="G369" s="2" t="s">
-        <v>1660</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1082</v>
+      </c>
+      <c r="H369" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I369" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J369" s="2" t="s">
-        <v>1668</v>
+        <v>1875</v>
       </c>
       <c r="K369" s="2" t="s">
-        <v>1668</v>
-[...2 lines deleted...]
-        <v>82775.070000000007</v>
+        <v>1875</v>
+      </c>
+      <c r="L369" s="5">
+        <v>12585</v>
       </c>
     </row>
     <row r="370" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A370" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B370" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C370" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D370" s="4" t="s">
-        <v>1669</v>
+        <v>1083</v>
       </c>
       <c r="E370" s="4" t="s">
-        <v>1670</v>
+        <v>1084</v>
       </c>
       <c r="F370" s="4" t="s">
-        <v>1671</v>
+        <v>1085</v>
       </c>
       <c r="G370" s="2" t="s">
-        <v>1660</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1086</v>
+      </c>
+      <c r="H370" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I370" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J370" s="2" t="s">
-        <v>1573</v>
+        <v>1876</v>
       </c>
       <c r="K370" s="2" t="s">
-        <v>1573</v>
-[...5 lines deleted...]
-    <row r="371" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1876</v>
+      </c>
+      <c r="L370" s="5">
+        <v>15300</v>
+      </c>
+    </row>
+    <row r="371" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A371" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B371" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C371" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D371" s="4" t="s">
-        <v>1672</v>
+        <v>1087</v>
       </c>
       <c r="E371" s="4" t="s">
-        <v>1673</v>
+        <v>1088</v>
       </c>
       <c r="F371" s="4" t="s">
-        <v>1674</v>
+        <v>1042</v>
       </c>
       <c r="G371" s="2" t="s">
-        <v>1660</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1089</v>
+      </c>
+      <c r="H371" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I371" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J371" s="2" t="s">
-        <v>1675</v>
+        <v>1877</v>
       </c>
       <c r="K371" s="2" t="s">
-        <v>1675</v>
-[...2 lines deleted...]
-        <v>82974.44</v>
+        <v>1877</v>
+      </c>
+      <c r="L371" s="5">
+        <v>6476</v>
       </c>
     </row>
     <row r="372" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A372" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B372" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C372" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D372" s="4" t="s">
-        <v>1676</v>
+        <v>1090</v>
       </c>
       <c r="E372" s="4" t="s">
-        <v>1677</v>
+        <v>1091</v>
       </c>
       <c r="F372" s="4" t="s">
-        <v>1678</v>
+        <v>1092</v>
       </c>
       <c r="G372" s="2" t="s">
-        <v>1679</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1093</v>
+      </c>
+      <c r="H372" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I372" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J372" s="2" t="s">
-        <v>1680</v>
+        <v>1878</v>
       </c>
       <c r="K372" s="2" t="s">
-        <v>1680</v>
-[...2 lines deleted...]
-        <v>34554</v>
+        <v>1878</v>
+      </c>
+      <c r="L372" s="5">
+        <v>6476</v>
       </c>
     </row>
     <row r="373" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A373" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B373" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C373" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D373" s="4" t="s">
-        <v>1681</v>
+        <v>1094</v>
       </c>
       <c r="E373" s="4" t="s">
-        <v>1682</v>
+        <v>1095</v>
       </c>
       <c r="F373" s="4" t="s">
-        <v>1683</v>
+        <v>1096</v>
       </c>
       <c r="G373" s="2" t="s">
-        <v>1679</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1097</v>
+      </c>
+      <c r="H373" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I373" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J373" s="2" t="s">
-        <v>1684</v>
+        <v>1879</v>
       </c>
       <c r="K373" s="2" t="s">
-        <v>1684</v>
-[...5 lines deleted...]
-    <row r="374" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1879</v>
+      </c>
+      <c r="L373" s="5">
+        <v>18427.5</v>
+      </c>
+    </row>
+    <row r="374" spans="1:12" ht="120" x14ac:dyDescent="0.25">
       <c r="A374" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B374" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C374" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D374" s="4" t="s">
-        <v>1685</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="4" t="s">
-        <v>1686</v>
+        <v>1099</v>
       </c>
       <c r="F374" s="4" t="s">
-        <v>1687</v>
+        <v>1100</v>
       </c>
       <c r="G374" s="2" t="s">
-        <v>1679</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1101</v>
+      </c>
+      <c r="H374" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I374" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J374" s="2" t="s">
-        <v>1688</v>
+        <v>1880</v>
       </c>
       <c r="K374" s="2" t="s">
-        <v>1688</v>
-[...5 lines deleted...]
-    <row r="375" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1880</v>
+      </c>
+      <c r="L374" s="5">
+        <v>63608.9</v>
+      </c>
+    </row>
+    <row r="375" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A375" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B375" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C375" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D375" s="4" t="s">
-        <v>1689</v>
+        <v>1102</v>
       </c>
       <c r="E375" s="4" t="s">
-        <v>1690</v>
+        <v>1103</v>
       </c>
       <c r="F375" s="4" t="s">
-        <v>1691</v>
+        <v>1104</v>
       </c>
       <c r="G375" s="2" t="s">
-        <v>1692</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1105</v>
+      </c>
+      <c r="H375" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I375" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J375" s="2" t="s">
-        <v>1693</v>
+        <v>1881</v>
       </c>
       <c r="K375" s="2" t="s">
-        <v>1693</v>
-[...5 lines deleted...]
-    <row r="376" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>1881</v>
+      </c>
+      <c r="L375" s="5">
+        <v>52047.75</v>
+      </c>
+    </row>
+    <row r="376" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A376" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B376" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C376" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D376" s="4" t="s">
-        <v>1694</v>
+        <v>1106</v>
       </c>
       <c r="E376" s="4" t="s">
-        <v>1695</v>
+        <v>1107</v>
       </c>
       <c r="F376" s="4" t="s">
-        <v>1696</v>
+        <v>1108</v>
       </c>
       <c r="G376" s="2" t="s">
-        <v>1697</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1109</v>
+      </c>
+      <c r="H376" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I376" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J376" s="2" t="s">
-        <v>881</v>
+        <v>1882</v>
       </c>
       <c r="K376" s="2" t="s">
-        <v>881</v>
-[...5 lines deleted...]
-    <row r="377" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1882</v>
+      </c>
+      <c r="L376" s="5">
+        <v>14250</v>
+      </c>
+    </row>
+    <row r="377" spans="1:12" ht="105" x14ac:dyDescent="0.25">
       <c r="A377" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B377" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C377" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D377" s="4" t="s">
-        <v>1698</v>
+        <v>1110</v>
       </c>
       <c r="E377" s="4" t="s">
-        <v>1699</v>
+        <v>1111</v>
       </c>
       <c r="F377" s="4" t="s">
-        <v>1700</v>
+        <v>1112</v>
       </c>
       <c r="G377" s="2" t="s">
-        <v>1692</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1113</v>
+      </c>
+      <c r="H377" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I377" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J377" s="2" t="s">
-        <v>1701</v>
+        <v>1883</v>
       </c>
       <c r="K377" s="2" t="s">
-        <v>1701</v>
-[...2 lines deleted...]
-        <v>36341.1</v>
+        <v>1883</v>
+      </c>
+      <c r="L377" s="5">
+        <v>45500</v>
       </c>
     </row>
     <row r="378" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A378" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B378" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C378" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D378" s="4" t="s">
-        <v>1702</v>
+        <v>1114</v>
       </c>
       <c r="E378" s="4" t="s">
-        <v>1703</v>
+        <v>1115</v>
       </c>
       <c r="F378" s="4" t="s">
-        <v>1704</v>
+        <v>1116</v>
       </c>
       <c r="G378" s="2" t="s">
-        <v>1705</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1117</v>
+      </c>
+      <c r="H378" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I378" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J378" s="2" t="s">
-        <v>1706</v>
+        <v>1884</v>
       </c>
       <c r="K378" s="2" t="s">
-        <v>1706</v>
-[...2 lines deleted...]
-        <v>31095.200000000001</v>
+        <v>1884</v>
+      </c>
+      <c r="L378" s="5">
+        <v>53831.25</v>
       </c>
     </row>
     <row r="379" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A379" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B379" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C379" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D379" s="4" t="s">
-        <v>1707</v>
+        <v>1118</v>
       </c>
       <c r="E379" s="4" t="s">
-        <v>1708</v>
+        <v>1119</v>
       </c>
       <c r="F379" s="4" t="s">
-        <v>1709</v>
+        <v>1120</v>
       </c>
       <c r="G379" s="2" t="s">
-        <v>1710</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1121</v>
+      </c>
+      <c r="H379" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I379" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J379" s="2" t="s">
-        <v>1711</v>
+        <v>1885</v>
       </c>
       <c r="K379" s="2" t="s">
-        <v>1711</v>
-[...2 lines deleted...]
-        <v>38390.28</v>
+        <v>1885</v>
+      </c>
+      <c r="L379" s="5">
+        <v>4960.45</v>
       </c>
     </row>
     <row r="380" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A380" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B380" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C380" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D380" s="4" t="s">
-        <v>1712</v>
+        <v>1122</v>
       </c>
       <c r="E380" s="4" t="s">
-        <v>1713</v>
+        <v>1123</v>
       </c>
       <c r="F380" s="4" t="s">
-        <v>1714</v>
+        <v>1124</v>
       </c>
       <c r="G380" s="2" t="s">
-        <v>1715</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1125</v>
+      </c>
+      <c r="H380" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I380" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J380" s="2" t="s">
-        <v>1716</v>
+        <v>1886</v>
       </c>
       <c r="K380" s="2" t="s">
-        <v>1716</v>
-[...5 lines deleted...]
-    <row r="381" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+        <v>1886</v>
+      </c>
+      <c r="L380" s="5">
+        <v>13066.5</v>
+      </c>
+    </row>
+    <row r="381" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A381" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B381" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C381" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D381" s="4" t="s">
-        <v>1717</v>
+        <v>1126</v>
       </c>
       <c r="E381" s="4" t="s">
-        <v>1718</v>
+        <v>1127</v>
       </c>
       <c r="F381" s="4" t="s">
-        <v>1719</v>
+        <v>1128</v>
       </c>
       <c r="G381" s="2" t="s">
-        <v>1660</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1129</v>
+      </c>
+      <c r="H381" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I381" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J381" s="2" t="s">
-        <v>1720</v>
+        <v>1887</v>
       </c>
       <c r="K381" s="2" t="s">
-        <v>1720</v>
-[...2 lines deleted...]
-        <v>79843.839999999997</v>
+        <v>1887</v>
+      </c>
+      <c r="L381" s="5">
+        <v>8325</v>
       </c>
     </row>
     <row r="382" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A382" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B382" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C382" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D382" s="4" t="s">
-        <v>1721</v>
+        <v>1130</v>
       </c>
       <c r="E382" s="4" t="s">
-        <v>1722</v>
+        <v>1131</v>
       </c>
       <c r="F382" s="4" t="s">
-        <v>1723</v>
+        <v>1132</v>
       </c>
       <c r="G382" s="2" t="s">
-        <v>1660</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1133</v>
+      </c>
+      <c r="H382" s="7" t="s">
+        <v>1002</v>
       </c>
       <c r="I382" s="2" t="s">
-        <v>1616</v>
+        <v>1003</v>
       </c>
       <c r="J382" s="2" t="s">
-        <v>1724</v>
+        <v>1888</v>
       </c>
       <c r="K382" s="2" t="s">
-        <v>1724</v>
-[...2 lines deleted...]
-        <v>80603.69</v>
+        <v>1888</v>
+      </c>
+      <c r="L382" s="5">
+        <v>2794.14</v>
       </c>
     </row>
     <row r="383" spans="1:12" ht="60" x14ac:dyDescent="0.25">
       <c r="A383" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B383" s="4" t="s">
-        <v>1611</v>
+        <v>1020</v>
       </c>
       <c r="C383" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D383" s="4" t="s">
-        <v>1725</v>
+        <v>1130</v>
       </c>
       <c r="E383" s="4" t="s">
-        <v>1726</v>
+        <v>1134</v>
       </c>
       <c r="F383" s="4" t="s">
-        <v>1727</v>
+        <v>1132</v>
       </c>
       <c r="G383" s="2" t="s">
-        <v>1728</v>
-[...1 lines deleted...]
-      <c r="H383" s="8" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H383" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I383" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J383" s="2" t="s">
+        <v>1888</v>
+      </c>
+      <c r="K383" s="2" t="s">
+        <v>1888</v>
+      </c>
+      <c r="L383" s="5">
+        <v>22755.279999999999</v>
+      </c>
+    </row>
+    <row r="384" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A384" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B384" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C384" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D384" s="4" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E384" s="4" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F384" s="4" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G384" s="2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H384" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I384" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J384" s="2" t="s">
+        <v>1889</v>
+      </c>
+      <c r="K384" s="2" t="s">
+        <v>1889</v>
+      </c>
+      <c r="L384" s="5">
+        <v>12060.98</v>
+      </c>
+    </row>
+    <row r="385" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+      <c r="A385" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B385" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C385" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D385" s="4" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E385" s="4" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F385" s="4" t="s">
+        <v>1141</v>
+      </c>
+      <c r="G385" s="2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H385" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I385" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J385" s="2" t="s">
+        <v>1890</v>
+      </c>
+      <c r="K385" s="2" t="s">
+        <v>1890</v>
+      </c>
+      <c r="L385" s="5">
+        <v>24104.75</v>
+      </c>
+    </row>
+    <row r="386" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="A386" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B386" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C386" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D386" s="4" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E386" s="4" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F386" s="4" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G386" s="2" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H386" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I386" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J386" s="2" t="s">
+        <v>1891</v>
+      </c>
+      <c r="K386" s="2" t="s">
+        <v>1891</v>
+      </c>
+      <c r="L386" s="5">
+        <v>6285</v>
+      </c>
+    </row>
+    <row r="387" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A387" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B387" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C387" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D387" s="4" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E387" s="4" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F387" s="4" t="s">
+        <v>1149</v>
+      </c>
+      <c r="G387" s="2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H387" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I387" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J387" s="2" t="s">
+        <v>1892</v>
+      </c>
+      <c r="K387" s="2" t="s">
+        <v>1892</v>
+      </c>
+      <c r="L387" s="5">
+        <v>17328</v>
+      </c>
+    </row>
+    <row r="388" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A388" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B388" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C388" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D388" s="4" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E388" s="4" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F388" s="4" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G388" s="2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H388" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I388" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J388" s="2" t="s">
+        <v>1893</v>
+      </c>
+      <c r="K388" s="2" t="s">
+        <v>1893</v>
+      </c>
+      <c r="L388" s="5">
+        <v>7665.38</v>
+      </c>
+    </row>
+    <row r="389" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A389" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B389" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C389" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D389" s="4" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E389" s="4" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F389" s="4" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G389" s="2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H389" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I389" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J389" s="2" t="s">
+        <v>1875</v>
+      </c>
+      <c r="K389" s="2" t="s">
+        <v>1875</v>
+      </c>
+      <c r="L389" s="5">
+        <v>9639.75</v>
+      </c>
+    </row>
+    <row r="390" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+      <c r="A390" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B390" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C390" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D390" s="4" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E390" s="4" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F390" s="4" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G390" s="2" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H390" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I390" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J390" s="2" t="s">
+        <v>1894</v>
+      </c>
+      <c r="K390" s="2" t="s">
+        <v>1894</v>
+      </c>
+      <c r="L390" s="5">
+        <v>8025</v>
+      </c>
+    </row>
+    <row r="391" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A391" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B391" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C391" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D391" s="4" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E391" s="4" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F391" s="4" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G391" s="2" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H391" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I391" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J391" s="2" t="s">
+        <v>1885</v>
+      </c>
+      <c r="K391" s="2" t="s">
+        <v>1885</v>
+      </c>
+      <c r="L391" s="5">
+        <v>6615</v>
+      </c>
+    </row>
+    <row r="392" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="A392" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B392" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C392" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D392" s="4" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E392" s="4" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F392" s="4" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G392" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H392" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I392" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J392" s="2" t="s">
+        <v>1883</v>
+      </c>
+      <c r="K392" s="2" t="s">
+        <v>1883</v>
+      </c>
+      <c r="L392" s="5">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="393" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A393" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B393" s="4" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C393" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D393" s="4" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E393" s="4" t="s">
+        <v>1169</v>
+      </c>
+      <c r="F393" s="4" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G393" s="2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H393" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I393" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J393" s="2" t="s">
+        <v>1826</v>
+      </c>
+      <c r="K393" s="2" t="s">
+        <v>1826</v>
+      </c>
+      <c r="L393" s="5">
+        <v>129211</v>
+      </c>
+    </row>
+    <row r="394" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A394" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B394" s="4" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C394" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D394" s="4" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E394" s="4" t="s">
+        <v>1173</v>
+      </c>
+      <c r="F394" s="4" t="s">
+        <v>1174</v>
+      </c>
+      <c r="G394" s="2" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H394" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I394" s="2" t="s">
+        <v>1176</v>
+      </c>
+      <c r="J394" s="2" t="s">
+        <v>1825</v>
+      </c>
+      <c r="K394" s="2" t="s">
+        <v>1825</v>
+      </c>
+      <c r="L394" s="5">
+        <v>95732</v>
+      </c>
+    </row>
+    <row r="395" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A395" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B395" s="4" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C395" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D395" s="4" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E395" s="4" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F395" s="4" t="s">
+        <v>1174</v>
+      </c>
+      <c r="G395" s="2" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H395" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I395" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J395" s="2" t="s">
+        <v>1825</v>
+      </c>
+      <c r="K395" s="2" t="s">
+        <v>1825</v>
+      </c>
+      <c r="L395" s="5">
+        <v>48464</v>
+      </c>
+    </row>
+    <row r="396" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A396" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B396" s="4" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C396" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D396" s="4" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E396" s="4" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F396" s="4" t="s">
+        <v>1180</v>
+      </c>
+      <c r="G396" s="2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H396" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I396" s="2" t="s">
+        <v>1176</v>
+      </c>
+      <c r="J396" s="2" t="s">
+        <v>1827</v>
+      </c>
+      <c r="K396" s="2" t="s">
+        <v>1827</v>
+      </c>
+      <c r="L396" s="5">
+        <v>50728</v>
+      </c>
+    </row>
+    <row r="397" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A397" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B397" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C397" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D397" s="4" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E397" s="4" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F397" s="4" t="s">
+        <v>1185</v>
+      </c>
+      <c r="G397" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H397" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I397" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J397" s="2" t="s">
+        <v>1895</v>
+      </c>
+      <c r="K397" s="2" t="s">
+        <v>1895</v>
+      </c>
+      <c r="L397" s="5">
+        <v>3240</v>
+      </c>
+    </row>
+    <row r="398" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A398" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B398" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C398" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D398" s="4" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E398" s="4" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F398" s="4" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G398" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H398" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I398" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J398" s="2" t="s">
+        <v>1896</v>
+      </c>
+      <c r="K398" s="2" t="s">
+        <v>1896</v>
+      </c>
+      <c r="L398" s="5">
+        <v>6127.96</v>
+      </c>
+    </row>
+    <row r="399" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A399" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B399" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C399" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D399" s="4" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E399" s="4" t="s">
+        <v>1194</v>
+      </c>
+      <c r="F399" s="4" t="s">
+        <v>1195</v>
+      </c>
+      <c r="G399" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H399" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I399" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J399" s="2" t="s">
+        <v>1897</v>
+      </c>
+      <c r="K399" s="2" t="s">
+        <v>1897</v>
+      </c>
+      <c r="L399" s="5">
+        <v>3240</v>
+      </c>
+    </row>
+    <row r="400" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A400" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B400" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C400" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D400" s="4" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E400" s="4" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F400" s="4" t="s">
+        <v>1199</v>
+      </c>
+      <c r="G400" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H400" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I400" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J400" s="2" t="s">
+        <v>1898</v>
+      </c>
+      <c r="K400" s="2" t="s">
+        <v>1898</v>
+      </c>
+      <c r="L400" s="5">
+        <v>5288</v>
+      </c>
+    </row>
+    <row r="401" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A401" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B401" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C401" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D401" s="4" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E401" s="4" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F401" s="4" t="s">
+        <v>1202</v>
+      </c>
+      <c r="G401" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H401" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I401" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J401" s="2" t="s">
+        <v>1899</v>
+      </c>
+      <c r="K401" s="2" t="s">
+        <v>1899</v>
+      </c>
+      <c r="L401" s="5">
+        <v>6088</v>
+      </c>
+    </row>
+    <row r="402" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A402" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B402" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C402" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D402" s="4" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E402" s="4" t="s">
+        <v>1204</v>
+      </c>
+      <c r="F402" s="4" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G402" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H402" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I402" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J402" s="2" t="s">
+        <v>1900</v>
+      </c>
+      <c r="K402" s="2" t="s">
+        <v>1900</v>
+      </c>
+      <c r="L402" s="5">
+        <v>5728</v>
+      </c>
+    </row>
+    <row r="403" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A403" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B403" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C403" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D403" s="4" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E403" s="4" t="s">
+        <v>1207</v>
+      </c>
+      <c r="F403" s="4" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G403" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H403" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I403" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J403" s="2" t="s">
+        <v>1901</v>
+      </c>
+      <c r="K403" s="2" t="s">
+        <v>1901</v>
+      </c>
+      <c r="L403" s="5">
+        <v>6088</v>
+      </c>
+    </row>
+    <row r="404" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A404" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B404" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C404" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D404" s="4" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E404" s="4" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F404" s="4" t="s">
+        <v>1211</v>
+      </c>
+      <c r="G404" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H404" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I404" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J404" s="2" t="s">
+        <v>1902</v>
+      </c>
+      <c r="K404" s="2" t="s">
+        <v>1902</v>
+      </c>
+      <c r="L404" s="5">
+        <v>4244.59</v>
+      </c>
+    </row>
+    <row r="405" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A405" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B405" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C405" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D405" s="4" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E405" s="4" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F405" s="4" t="s">
+        <v>1214</v>
+      </c>
+      <c r="G405" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H405" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I405" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J405" s="2" t="s">
+        <v>1903</v>
+      </c>
+      <c r="K405" s="2" t="s">
+        <v>1903</v>
+      </c>
+      <c r="L405" s="5">
+        <v>4688.5200000000004</v>
+      </c>
+    </row>
+    <row r="406" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A406" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B406" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C406" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D406" s="4" t="s">
         <v>1215</v>
       </c>
-      <c r="I383" s="2" t="s">
-[...8 lines deleted...]
-      <c r="L383" s="6">
+      <c r="E406" s="4" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F406" s="4" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G406" s="2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H406" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I406" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J406" s="2" t="s">
+        <v>1904</v>
+      </c>
+      <c r="K406" s="2" t="s">
+        <v>1904</v>
+      </c>
+      <c r="L406" s="5">
+        <v>4495.8100000000004</v>
+      </c>
+    </row>
+    <row r="407" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A407" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B407" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C407" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D407" s="4" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E407" s="4" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F407" s="4" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G407" s="2" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H407" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I407" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J407" s="2" t="s">
+        <v>1905</v>
+      </c>
+      <c r="K407" s="2" t="s">
+        <v>1905</v>
+      </c>
+      <c r="L407" s="5">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="408" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A408" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B408" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C408" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D408" s="4" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E408" s="4" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F408" s="4" t="s">
+        <v>1225</v>
+      </c>
+      <c r="G408" s="2" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H408" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I408" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J408" s="2" t="s">
+        <v>1906</v>
+      </c>
+      <c r="K408" s="2" t="s">
+        <v>1906</v>
+      </c>
+      <c r="L408" s="5">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="409" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A409" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B409" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C409" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D409" s="4" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E409" s="4" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F409" s="4" t="s">
+        <v>1229</v>
+      </c>
+      <c r="G409" s="2" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H409" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I409" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J409" s="2" t="s">
+        <v>1907</v>
+      </c>
+      <c r="K409" s="2" t="s">
+        <v>1907</v>
+      </c>
+      <c r="L409" s="5">
+        <v>4475.41</v>
+      </c>
+    </row>
+    <row r="410" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A410" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B410" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C410" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D410" s="4" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E410" s="4" t="s">
+        <v>1232</v>
+      </c>
+      <c r="F410" s="4" t="s">
+        <v>1233</v>
+      </c>
+      <c r="G410" s="2" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H410" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I410" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J410" s="2" t="s">
+        <v>1908</v>
+      </c>
+      <c r="K410" s="2" t="s">
+        <v>1908</v>
+      </c>
+      <c r="L410" s="5">
+        <v>4475.41</v>
+      </c>
+    </row>
+    <row r="411" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A411" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B411" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C411" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D411" s="4" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E411" s="4" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F411" s="4" t="s">
+        <v>1237</v>
+      </c>
+      <c r="G411" s="2" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H411" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I411" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J411" s="2" t="s">
+        <v>1909</v>
+      </c>
+      <c r="K411" s="2" t="s">
+        <v>1909</v>
+      </c>
+      <c r="L411" s="5">
+        <v>2199.6</v>
+      </c>
+    </row>
+    <row r="412" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A412" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B412" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C412" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D412" s="4" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E412" s="4" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F412" s="4" t="s">
+        <v>1241</v>
+      </c>
+      <c r="G412" s="2" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H412" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I412" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J412" s="2" t="s">
+        <v>1910</v>
+      </c>
+      <c r="K412" s="2" t="s">
+        <v>1910</v>
+      </c>
+      <c r="L412" s="5">
+        <v>4500.82</v>
+      </c>
+    </row>
+    <row r="413" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A413" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B413" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C413" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D413" s="4" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E413" s="4" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F413" s="4" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G413" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H413" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I413" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J413" s="2" t="s">
+        <v>1911</v>
+      </c>
+      <c r="K413" s="2" t="s">
+        <v>1911</v>
+      </c>
+      <c r="L413" s="5">
+        <v>4495.8100000000004</v>
+      </c>
+    </row>
+    <row r="414" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A414" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B414" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C414" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D414" s="4" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E414" s="4" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F414" s="4" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G414" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H414" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I414" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J414" s="2" t="s">
+        <v>1912</v>
+      </c>
+      <c r="K414" s="2" t="s">
+        <v>1912</v>
+      </c>
+      <c r="L414" s="5">
+        <v>4500.82</v>
+      </c>
+    </row>
+    <row r="415" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A415" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B415" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C415" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D415" s="4" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E415" s="4" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F415" s="4" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G415" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H415" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I415" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J415" s="2" t="s">
+        <v>1913</v>
+      </c>
+      <c r="K415" s="2" t="s">
+        <v>1913</v>
+      </c>
+      <c r="L415" s="5">
+        <v>2278.8000000000002</v>
+      </c>
+    </row>
+    <row r="416" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A416" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B416" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C416" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D416" s="4" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E416" s="4" t="s">
+        <v>1253</v>
+      </c>
+      <c r="F416" s="4" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G416" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H416" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I416" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J416" s="2" t="s">
+        <v>1914</v>
+      </c>
+      <c r="K416" s="2" t="s">
+        <v>1914</v>
+      </c>
+      <c r="L416" s="5">
+        <v>4429.51</v>
+      </c>
+    </row>
+    <row r="417" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A417" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B417" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C417" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D417" s="4" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E417" s="4" t="s">
+        <v>1256</v>
+      </c>
+      <c r="F417" s="4" t="s">
+        <v>1257</v>
+      </c>
+      <c r="G417" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H417" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I417" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J417" s="2" t="s">
+        <v>1915</v>
+      </c>
+      <c r="K417" s="2" t="s">
+        <v>1915</v>
+      </c>
+      <c r="L417" s="5">
+        <v>5580</v>
+      </c>
+    </row>
+    <row r="418" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A418" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B418" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C418" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D418" s="4" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E418" s="4" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F418" s="4" t="s">
+        <v>1427</v>
+      </c>
+      <c r="G418" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H418" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I418" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J418" s="2" t="s">
+        <v>1916</v>
+      </c>
+      <c r="K418" s="2" t="s">
+        <v>1916</v>
+      </c>
+      <c r="L418" s="5">
+        <v>1803.28</v>
+      </c>
+    </row>
+    <row r="419" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A419" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B419" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C419" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D419" s="4" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E419" s="4" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F419" s="4" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G419" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H419" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I419" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J419" s="2" t="s">
+        <v>1917</v>
+      </c>
+      <c r="K419" s="2" t="s">
+        <v>1917</v>
+      </c>
+      <c r="L419" s="5">
+        <v>2327.87</v>
+      </c>
+    </row>
+    <row r="420" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A420" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B420" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C420" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D420" s="4" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E420" s="4" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F420" s="4" t="s">
+        <v>1265</v>
+      </c>
+      <c r="G420" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H420" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I420" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J420" s="2" t="s">
+        <v>1918</v>
+      </c>
+      <c r="K420" s="2" t="s">
+        <v>1918</v>
+      </c>
+      <c r="L420" s="5">
+        <v>3221.92</v>
+      </c>
+    </row>
+    <row r="421" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A421" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B421" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C421" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D421" s="4" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E421" s="4" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F421" s="4" t="s">
+        <v>1268</v>
+      </c>
+      <c r="G421" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H421" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I421" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J421" s="2" t="s">
+        <v>1919</v>
+      </c>
+      <c r="K421" s="2" t="s">
+        <v>1919</v>
+      </c>
+      <c r="L421" s="5">
+        <v>2278.7199999999998</v>
+      </c>
+    </row>
+    <row r="422" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A422" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B422" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C422" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D422" s="4" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E422" s="4" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F422" s="4" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G422" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H422" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I422" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J422" s="2" t="s">
+        <v>1920</v>
+      </c>
+      <c r="K422" s="2" t="s">
+        <v>1920</v>
+      </c>
+      <c r="L422" s="5">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="423" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A423" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B423" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C423" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D423" s="4" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E423" s="4" t="s">
+        <v>1273</v>
+      </c>
+      <c r="F423" s="4" t="s">
+        <v>1274</v>
+      </c>
+      <c r="G423" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H423" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I423" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J423" s="2" t="s">
+        <v>1921</v>
+      </c>
+      <c r="K423" s="2" t="s">
+        <v>1921</v>
+      </c>
+      <c r="L423" s="5">
+        <v>3384.25</v>
+      </c>
+    </row>
+    <row r="424" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A424" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B424" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C424" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D424" s="4" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E424" s="4" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F424" s="4" t="s">
+        <v>1278</v>
+      </c>
+      <c r="G424" s="2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H424" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I424" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J424" s="2" t="s">
+        <v>1922</v>
+      </c>
+      <c r="K424" s="2" t="s">
+        <v>1922</v>
+      </c>
+      <c r="L424" s="5">
+        <v>4010.06</v>
+      </c>
+    </row>
+    <row r="425" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A425" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B425" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C425" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D425" s="4" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E425" s="4" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F425" s="4" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G425" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="H425" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I425" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J425" s="2" t="s">
+        <v>1923</v>
+      </c>
+      <c r="K425" s="2" t="s">
+        <v>1923</v>
+      </c>
+      <c r="L425" s="5">
+        <v>2247.21</v>
+      </c>
+    </row>
+    <row r="426" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A426" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B426" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C426" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D426" s="4" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E426" s="4" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F426" s="4" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G426" s="2" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H426" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I426" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J426" s="2" t="s">
+        <v>1924</v>
+      </c>
+      <c r="K426" s="2" t="s">
+        <v>1924</v>
+      </c>
+      <c r="L426" s="5">
+        <v>19124</v>
+      </c>
+    </row>
+    <row r="427" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A427" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B427" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C427" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D427" s="4" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E427" s="4" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F427" s="4" t="s">
+        <v>1290</v>
+      </c>
+      <c r="G427" s="2" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H427" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I427" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J427" s="2" t="s">
+        <v>1876</v>
+      </c>
+      <c r="K427" s="2" t="s">
+        <v>1876</v>
+      </c>
+      <c r="L427" s="5">
+        <v>34600</v>
+      </c>
+    </row>
+    <row r="428" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A428" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B428" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C428" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D428" s="4" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E428" s="4" t="s">
+        <v>1293</v>
+      </c>
+      <c r="F428" s="4" t="s">
+        <v>1294</v>
+      </c>
+      <c r="G428" s="2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H428" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I428" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J428" s="2" t="s">
+        <v>1925</v>
+      </c>
+      <c r="K428" s="2" t="s">
+        <v>1925</v>
+      </c>
+      <c r="L428" s="5">
+        <v>3859.02</v>
+      </c>
+    </row>
+    <row r="429" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A429" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B429" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C429" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D429" s="4" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E429" s="4" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F429" s="4" t="s">
+        <v>1298</v>
+      </c>
+      <c r="G429" s="2" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H429" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I429" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J429" s="2" t="s">
+        <v>1926</v>
+      </c>
+      <c r="K429" s="2" t="s">
+        <v>1926</v>
+      </c>
+      <c r="L429" s="5">
+        <v>3599.68</v>
+      </c>
+    </row>
+    <row r="430" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A430" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B430" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C430" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D430" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E430" s="4" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F430" s="4" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G430" s="2" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H430" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I430" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J430" s="2" t="s">
+        <v>1927</v>
+      </c>
+      <c r="K430" s="2" t="s">
+        <v>1927</v>
+      </c>
+      <c r="L430" s="5">
+        <v>4748</v>
+      </c>
+    </row>
+    <row r="431" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A431" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B431" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C431" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D431" s="4" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E431" s="4" t="s">
+        <v>1304</v>
+      </c>
+      <c r="F431" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="G431" s="2" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H431" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I431" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J431" s="2" t="s">
+        <v>1928</v>
+      </c>
+      <c r="K431" s="2" t="s">
+        <v>1928</v>
+      </c>
+      <c r="L431" s="5">
+        <v>4495.8100000000004</v>
+      </c>
+    </row>
+    <row r="432" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A432" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B432" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C432" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D432" s="4" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E432" s="4" t="s">
+        <v>1308</v>
+      </c>
+      <c r="F432" s="4" t="s">
+        <v>1309</v>
+      </c>
+      <c r="G432" s="2" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H432" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I432" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J432" s="2" t="s">
+        <v>1856</v>
+      </c>
+      <c r="K432" s="2" t="s">
+        <v>1856</v>
+      </c>
+      <c r="L432" s="5">
+        <v>4512</v>
+      </c>
+    </row>
+    <row r="433" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A433" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B433" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C433" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D433" s="4" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E433" s="4" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F433" s="4" t="s">
+        <v>1313</v>
+      </c>
+      <c r="G433" s="2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H433" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I433" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J433" s="2" t="s">
+        <v>1929</v>
+      </c>
+      <c r="K433" s="2" t="s">
+        <v>1929</v>
+      </c>
+      <c r="L433" s="5">
+        <v>3901.64</v>
+      </c>
+    </row>
+    <row r="434" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A434" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B434" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C434" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D434" s="4" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E434" s="4" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F434" s="4" t="s">
+        <v>1317</v>
+      </c>
+      <c r="G434" s="2" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H434" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I434" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J434" s="2" t="s">
+        <v>1930</v>
+      </c>
+      <c r="K434" s="2" t="s">
+        <v>1930</v>
+      </c>
+      <c r="L434" s="5">
+        <v>3377.05</v>
+      </c>
+    </row>
+    <row r="435" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A435" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B435" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C435" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D435" s="4" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E435" s="4" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F435" s="4" t="s">
+        <v>1321</v>
+      </c>
+      <c r="G435" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H435" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I435" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J435" s="2" t="s">
+        <v>1931</v>
+      </c>
+      <c r="K435" s="2" t="s">
+        <v>1931</v>
+      </c>
+      <c r="L435" s="5">
+        <v>4738</v>
+      </c>
+    </row>
+    <row r="436" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A436" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B436" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C436" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D436" s="4" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E436" s="4" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F436" s="4" t="s">
+        <v>1324</v>
+      </c>
+      <c r="G436" s="2" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H436" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I436" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J436" s="2" t="s">
+        <v>1932</v>
+      </c>
+      <c r="K436" s="2" t="s">
+        <v>1932</v>
+      </c>
+      <c r="L436" s="5">
+        <v>3436.25</v>
+      </c>
+    </row>
+    <row r="437" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A437" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B437" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C437" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D437" s="4" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E437" s="4" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F437" s="4" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G437" s="2" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H437" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I437" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J437" s="2" t="s">
+        <v>1933</v>
+      </c>
+      <c r="K437" s="2" t="s">
+        <v>1933</v>
+      </c>
+      <c r="L437" s="5">
+        <v>26012.400000000001</v>
+      </c>
+    </row>
+    <row r="438" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A438" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B438" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C438" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D438" s="4" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E438" s="4" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F438" s="4" t="s">
+        <v>1334</v>
+      </c>
+      <c r="G438" s="2" t="s">
+        <v>1335</v>
+      </c>
+      <c r="H438" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I438" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J438" s="2" t="s">
+        <v>1934</v>
+      </c>
+      <c r="K438" s="2" t="s">
+        <v>1934</v>
+      </c>
+      <c r="L438" s="5">
+        <v>38213.46</v>
+      </c>
+    </row>
+    <row r="439" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A439" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B439" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C439" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D439" s="4" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E439" s="4" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F439" s="4" t="s">
+        <v>1338</v>
+      </c>
+      <c r="G439" s="2" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H439" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I439" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J439" s="2" t="s">
+        <v>1935</v>
+      </c>
+      <c r="K439" s="2" t="s">
+        <v>1935</v>
+      </c>
+      <c r="L439" s="5">
+        <v>36475.410000000003</v>
+      </c>
+    </row>
+    <row r="440" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A440" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B440" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C440" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D440" s="4" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E440" s="4" t="s">
+        <v>1341</v>
+      </c>
+      <c r="F440" s="4" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G440" s="2" t="s">
+        <v>1343</v>
+      </c>
+      <c r="H440" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I440" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J440" s="2" t="s">
+        <v>1936</v>
+      </c>
+      <c r="K440" s="2" t="s">
+        <v>1936</v>
+      </c>
+      <c r="L440" s="5">
+        <v>44083.61</v>
+      </c>
+    </row>
+    <row r="441" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A441" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B441" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C441" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D441" s="4" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E441" s="4" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F441" s="4" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G441" s="2" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H441" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I441" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J441" s="2" t="s">
+        <v>1937</v>
+      </c>
+      <c r="K441" s="2" t="s">
+        <v>1937</v>
+      </c>
+      <c r="L441" s="5">
+        <v>32054.22</v>
+      </c>
+    </row>
+    <row r="442" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A442" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B442" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C442" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D442" s="4" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E442" s="4" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F442" s="4" t="s">
+        <v>1350</v>
+      </c>
+      <c r="G442" s="2" t="s">
+        <v>1351</v>
+      </c>
+      <c r="H442" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I442" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J442" s="2" t="s">
+        <v>1938</v>
+      </c>
+      <c r="K442" s="2" t="s">
+        <v>1938</v>
+      </c>
+      <c r="L442" s="5">
+        <v>55000</v>
+      </c>
+    </row>
+    <row r="443" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A443" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B443" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C443" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D443" s="4" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E443" s="4" t="s">
+        <v>1353</v>
+      </c>
+      <c r="F443" s="4" t="s">
+        <v>1354</v>
+      </c>
+      <c r="G443" s="2" t="s">
+        <v>1355</v>
+      </c>
+      <c r="H443" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I443" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J443" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="K443" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="L443" s="5">
+        <v>39390</v>
+      </c>
+    </row>
+    <row r="444" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A444" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B444" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C444" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D444" s="4" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E444" s="4" t="s">
+        <v>1357</v>
+      </c>
+      <c r="F444" s="4" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G444" s="2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="H444" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I444" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J444" s="2" t="s">
+        <v>1940</v>
+      </c>
+      <c r="K444" s="2" t="s">
+        <v>1940</v>
+      </c>
+      <c r="L444" s="5">
+        <v>75173.440000000002</v>
+      </c>
+    </row>
+    <row r="445" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A445" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B445" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C445" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D445" s="4" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E445" s="4" t="s">
+        <v>1361</v>
+      </c>
+      <c r="F445" s="4" t="s">
+        <v>1362</v>
+      </c>
+      <c r="G445" s="2" t="s">
+        <v>1436</v>
+      </c>
+      <c r="H445" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I445" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J445" s="2" t="s">
+        <v>1941</v>
+      </c>
+      <c r="K445" s="2" t="s">
+        <v>1941</v>
+      </c>
+      <c r="L445" s="5">
+        <v>66386.679999999993</v>
+      </c>
+    </row>
+    <row r="446" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A446" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B446" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C446" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D446" s="4" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E446" s="4" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F446" s="4" t="s">
+        <v>1365</v>
+      </c>
+      <c r="G446" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H446" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I446" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J446" s="2" t="s">
+        <v>1942</v>
+      </c>
+      <c r="K446" s="2" t="s">
+        <v>1942</v>
+      </c>
+      <c r="L446" s="5">
+        <v>31660.03</v>
+      </c>
+    </row>
+    <row r="447" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A447" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B447" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C447" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D447" s="4" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E447" s="4" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F447" s="4" t="s">
+        <v>1369</v>
+      </c>
+      <c r="G447" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H447" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I447" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J447" s="2" t="s">
+        <v>1924</v>
+      </c>
+      <c r="K447" s="2" t="s">
+        <v>1924</v>
+      </c>
+      <c r="L447" s="5">
+        <v>77964.070000000007</v>
+      </c>
+    </row>
+    <row r="448" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A448" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B448" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C448" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D448" s="4" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E448" s="4" t="s">
+        <v>1371</v>
+      </c>
+      <c r="F448" s="4" t="s">
+        <v>1372</v>
+      </c>
+      <c r="G448" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H448" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I448" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J448" s="2" t="s">
+        <v>1943</v>
+      </c>
+      <c r="K448" s="2" t="s">
+        <v>1943</v>
+      </c>
+      <c r="L448" s="5">
+        <v>82775.070000000007</v>
+      </c>
+    </row>
+    <row r="449" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A449" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B449" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C449" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D449" s="4" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E449" s="4" t="s">
+        <v>1374</v>
+      </c>
+      <c r="F449" s="4" t="s">
+        <v>1375</v>
+      </c>
+      <c r="G449" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H449" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I449" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J449" s="2" t="s">
+        <v>1925</v>
+      </c>
+      <c r="K449" s="2" t="s">
+        <v>1925</v>
+      </c>
+      <c r="L449" s="5">
+        <v>53778.69</v>
+      </c>
+    </row>
+    <row r="450" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A450" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B450" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C450" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D450" s="4" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E450" s="4" t="s">
+        <v>1377</v>
+      </c>
+      <c r="F450" s="4" t="s">
+        <v>1378</v>
+      </c>
+      <c r="G450" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H450" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I450" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J450" s="2" t="s">
+        <v>1944</v>
+      </c>
+      <c r="K450" s="2" t="s">
+        <v>1944</v>
+      </c>
+      <c r="L450" s="5">
+        <v>82974.44</v>
+      </c>
+    </row>
+    <row r="451" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+      <c r="A451" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B451" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C451" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D451" s="4" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E451" s="4" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F451" s="4" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G451" s="2" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H451" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I451" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J451" s="2" t="s">
+        <v>1945</v>
+      </c>
+      <c r="K451" s="2" t="s">
+        <v>1945</v>
+      </c>
+      <c r="L451" s="5">
+        <v>34554</v>
+      </c>
+    </row>
+    <row r="452" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A452" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B452" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C452" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D452" s="4" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E452" s="4" t="s">
+        <v>1384</v>
+      </c>
+      <c r="F452" s="4" t="s">
+        <v>1385</v>
+      </c>
+      <c r="G452" s="2" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H452" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I452" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J452" s="2" t="s">
+        <v>1946</v>
+      </c>
+      <c r="K452" s="2" t="s">
+        <v>1946</v>
+      </c>
+      <c r="L452" s="5">
+        <v>38834.449999999997</v>
+      </c>
+    </row>
+    <row r="453" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A453" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B453" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C453" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D453" s="4" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E453" s="4" t="s">
+        <v>1387</v>
+      </c>
+      <c r="F453" s="4" t="s">
+        <v>1388</v>
+      </c>
+      <c r="G453" s="2" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H453" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I453" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J453" s="2" t="s">
+        <v>1947</v>
+      </c>
+      <c r="K453" s="2" t="s">
+        <v>1947</v>
+      </c>
+      <c r="L453" s="5">
+        <v>38216.57</v>
+      </c>
+    </row>
+    <row r="454" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A454" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B454" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C454" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D454" s="4" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E454" s="4" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F454" s="4" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G454" s="2" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H454" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I454" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J454" s="2" t="s">
+        <v>1948</v>
+      </c>
+      <c r="K454" s="2" t="s">
+        <v>1948</v>
+      </c>
+      <c r="L454" s="5">
+        <v>38834.449999999997</v>
+      </c>
+    </row>
+    <row r="455" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+      <c r="A455" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B455" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C455" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D455" s="4" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E455" s="4" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F455" s="4" t="s">
+        <v>1395</v>
+      </c>
+      <c r="G455" s="2" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H455" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I455" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J455" s="2" t="s">
+        <v>1828</v>
+      </c>
+      <c r="K455" s="2" t="s">
+        <v>1828</v>
+      </c>
+      <c r="L455" s="5">
+        <v>94912.46</v>
+      </c>
+    </row>
+    <row r="456" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A456" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B456" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C456" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D456" s="4" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E456" s="4" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F456" s="4" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G456" s="2" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H456" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I456" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J456" s="2" t="s">
+        <v>1949</v>
+      </c>
+      <c r="K456" s="2" t="s">
+        <v>1949</v>
+      </c>
+      <c r="L456" s="5">
+        <v>36341.1</v>
+      </c>
+    </row>
+    <row r="457" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A457" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B457" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C457" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D457" s="4" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E457" s="4" t="s">
+        <v>1401</v>
+      </c>
+      <c r="F457" s="4" t="s">
+        <v>1402</v>
+      </c>
+      <c r="G457" s="2" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H457" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I457" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J457" s="2" t="s">
+        <v>1950</v>
+      </c>
+      <c r="K457" s="2" t="s">
+        <v>1950</v>
+      </c>
+      <c r="L457" s="5">
+        <v>31095.200000000001</v>
+      </c>
+    </row>
+    <row r="458" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A458" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B458" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C458" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D458" s="4" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E458" s="4" t="s">
+        <v>1405</v>
+      </c>
+      <c r="F458" s="4" t="s">
+        <v>1406</v>
+      </c>
+      <c r="G458" s="2" t="s">
+        <v>1407</v>
+      </c>
+      <c r="H458" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I458" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J458" s="2" t="s">
+        <v>1951</v>
+      </c>
+      <c r="K458" s="2" t="s">
+        <v>1951</v>
+      </c>
+      <c r="L458" s="5">
+        <v>38390.28</v>
+      </c>
+    </row>
+    <row r="459" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A459" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B459" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C459" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D459" s="4" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E459" s="4" t="s">
+        <v>1409</v>
+      </c>
+      <c r="F459" s="4" t="s">
+        <v>1410</v>
+      </c>
+      <c r="G459" s="2" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H459" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I459" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J459" s="2" t="s">
+        <v>1952</v>
+      </c>
+      <c r="K459" s="2" t="s">
+        <v>1952</v>
+      </c>
+      <c r="L459" s="5">
+        <v>60619</v>
+      </c>
+    </row>
+    <row r="460" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A460" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B460" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C460" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D460" s="4" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E460" s="4" t="s">
+        <v>1413</v>
+      </c>
+      <c r="F460" s="4" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G460" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H460" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I460" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J460" s="2" t="s">
+        <v>1953</v>
+      </c>
+      <c r="K460" s="2" t="s">
+        <v>1953</v>
+      </c>
+      <c r="L460" s="5">
+        <v>79843.839999999997</v>
+      </c>
+    </row>
+    <row r="461" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A461" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B461" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C461" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D461" s="4" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E461" s="4" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F461" s="4" t="s">
+        <v>1417</v>
+      </c>
+      <c r="G461" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H461" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I461" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J461" s="2" t="s">
+        <v>1954</v>
+      </c>
+      <c r="K461" s="2" t="s">
+        <v>1954</v>
+      </c>
+      <c r="L461" s="5">
+        <v>80603.69</v>
+      </c>
+    </row>
+    <row r="462" spans="1:12" ht="60" x14ac:dyDescent="0.25">
+      <c r="A462" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B462" s="4" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C462" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D462" s="4" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E462" s="4" t="s">
+        <v>1419</v>
+      </c>
+      <c r="F462" s="4" t="s">
+        <v>1420</v>
+      </c>
+      <c r="G462" s="2" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H462" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I462" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J462" s="2" t="s">
+        <v>1955</v>
+      </c>
+      <c r="K462" s="2" t="s">
+        <v>1955</v>
+      </c>
+      <c r="L462" s="5">
         <v>48000</v>
       </c>
     </row>
-    <row r="384" spans="1:12" ht="165" x14ac:dyDescent="0.25">
-[...39 lines deleted...]
-      <c r="L385" s="7"/>
+    <row r="463" spans="1:12" ht="165" x14ac:dyDescent="0.25">
+      <c r="A463" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B463" s="4" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C463" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="D463" s="4" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E463" s="4" t="s">
+        <v>1424</v>
+      </c>
+      <c r="F463" s="4" t="s">
+        <v>1425</v>
+      </c>
+      <c r="G463" s="2" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H463" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I463" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J463" s="2" t="s">
+        <v>1720</v>
+      </c>
+      <c r="K463" s="2" t="s">
+        <v>1966</v>
+      </c>
+      <c r="L463" s="5">
+        <v>1135990.47</v>
+      </c>
+    </row>
+    <row r="464" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="L464" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="49" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>